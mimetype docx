--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1367,399 +1367,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhydroxybutyrate Production from Methane and Carbon Dioxide by a Syntrophic Consortium of Methanotrophs with Oxygenic Photogranules without an External Oxygen Supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term effect of reclaimed wastewater quality gradient on soil microbiome during irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Ashoor</w:t>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seong-Hoon Jun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11051110⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 901, pp.166028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146720v1</w:t>
+                <w:t xml:space="preserve">hal-04178170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effect of reclaimed wastewater quality gradient on soil microbiome during irrigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+                <w:t xml:space="preserve">Initial type and abundance of cyanobacteria determine morphotype development of phototrophic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166028⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (9), pp.fiad099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178170v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial type and abundance of cyanobacteria determine morphotype development of phototrophic ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyhydroxybutyrate Production from Methane and Carbon Dioxide by a Syntrophic Consortium of Methanotrophs with Oxygenic Photogranules without an External Oxygen Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ashoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seong-Hoon Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Do Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmee Joosten</w:t>
+                <w:t xml:space="preserve">Jinwon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 99 (9), pp.fiad099. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11051110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182443v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of additives to improve collective biogas plant performances: A comprehensive review</w:t>
               </w:r>
@@ -2007,144 +2007,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the biological activities of filamentous oxygenic photogranules</w:t>
+                <w:t xml:space="preserve">Engineered methanotrophic syntrophy in photogranule communities removes dissolved methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+                <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roald Kommedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (2), pp.601-611. </w:t>
+              <w:t xml:space="preserve">Water Research X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.27585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wroa.2021.100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981499v1</w:t>
+                <w:t xml:space="preserve">hal-03262321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wastewater treatment using oxygenic photogranule-based process has lower environmental impact than conventional activated sludge process</w:t>
               </w:r>
@@ -2258,1986 +2258,1986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered methanotrophic syntrophy in photogranule communities removes dissolved methane</w:t>
+                <w:t xml:space="preserve">Mapping the biological activities of filamentous oxygenic photogranules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roald Kommedal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.100106. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (2), pp.601-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wroa.2021.100106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.27585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262321v1</w:t>
+                <w:t xml:space="preserve">hal-02981499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Progression of Oxygenic Photogranules and Its Impact on Bioactivity for Aeration-Free Wastewater Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed S. Abouhend</w:t>
+                <w:t xml:space="preserve">Simple Time-lapse Imaging for Quantifying the Hydrostatic Production of Oxygenic Photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b04745⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629305v1</w:t>
+                <w:t xml:space="preserve">hal-02957755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World Scientists’ Warning of a Climate Emergency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐léa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Ripple</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">William Moomaw</w:t>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biz088⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444102v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Growth Progression of Oxygenic Photogranules and Its Impact on Bioactivity for Aeration-Free Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed S. Abouhend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeera A. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlyn Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.486-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b04745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02534986v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Time-lapse Imaging for Quantifying the Hydrostatic Production of Oxygenic Photogranules</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">World Scientists’ Warning of a Climate Emergency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ripple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Newsome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Moomaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3784⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (1), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biz088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957755v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Achard</w:t>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (3), Non paginé. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.245-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625681v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed chemostat system for quantification of biodiversity and ecosystem functioning in anaerobic digestion.</w:t>
+                <w:t xml:space="preserve">CO2 addition to increase biomass production and control microalgae species in high rate algal ponds treating wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Plouchart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Enrica Uggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guizard</w:t>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Latrille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193748⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.292-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623358v1</w:t>
+                <w:t xml:space="preserve">hal-02623794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of green macroalgae (&amp;lt;em&amp;gt;Ulva lactuca&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Codium tomentosum&amp;lt;/em&amp;gt;) that have a high methane potential, as a source of biogas in Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halima Maiguizo-Diagne</w:t>
+                <w:t xml:space="preserve">The oxygenic photogranule process for aeration-free wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed S. Abouhend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndeye Aida Ndiaye</w:t>
+                <w:t xml:space="preserve">Adam Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Ndour-Badiane</w:t>
+                <w:t xml:space="preserve">Wenye C. Kuo-Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Masse</w:t>
+                <w:t xml:space="preserve">Christopher Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
+                <w:t xml:space="preserve">Caitlyn S. Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.13404-13412. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (6), pp.3503-3511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/jab.v132i1.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b00403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618354v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 addition to increase biomass production and control microalgae species in high rate algal ponds treating wastewater</w:t>
+                <w:t xml:space="preserve">Multiplexed chemostat system for quantification of biodiversity and ecosystem functioning in anaerobic digestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Uggetti</w:t>
+                <w:t xml:space="preserve">Diane Plouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+                <w:t xml:space="preserve">Guillaume Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0193748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623794v1</w:t>
+                <w:t xml:space="preserve">hal-02623358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxygenic photogranule process for aeration-free wastewater treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed S. Abouhend</w:t>
+                <w:t xml:space="preserve">The use of green macroalgae (&amp;lt;em&amp;gt;Ulva lactuca&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Codium tomentosum&amp;lt;/em&amp;gt;) that have a high methane potential, as a source of biogas in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Maiguizo-Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Mcnair</w:t>
+                <w:t xml:space="preserve">Ndeye Aida Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenye C. Kuo-Dahab</w:t>
+                <w:t xml:space="preserve">Yacine Ndour-Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Watt</w:t>
+                <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlyn S. Butler</w:t>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (6), pp.3503-3511. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.13404-13412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b00403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/jab.v132i1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626952v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World Scientists’ Warning to Humanity: A Second Notice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The importance of filamentous cyanobacteria in the development of oxygenic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J. Ripple</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Wolf</w:t>
+                <w:t xml:space="preserve">W. Camilla Kuo-Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M. Newsome</w:t>
+                <w:t xml:space="preserve">C. S. Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Galetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Alamgir</w:t>
+                <w:t xml:space="preserve">A. S. Abouhend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/bix125⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-16614-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906049v1</w:t>
+                <w:t xml:space="preserve">hal-02626438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating methane production to microbiota in anaerobic digesters fed synthetic wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Venkiteshwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushik Venkiteshwaran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">M. Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.161-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogranules applied in environmental engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chul Park</w:t>
+                <w:t xml:space="preserve">World Scientists’ Warning to Humanity: A Second Notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Ripple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyoung Jung</w:t>
+                <w:t xml:space="preserve">Thomas M. Newsome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhoon Hwang</w:t>
+                <w:t xml:space="preserve">Mauro Galetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alamgir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.07.176⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (12), pp.1026 - 1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/bix125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626533v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single community dominates structure and function of a mixture of multiple methanogenic communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogranules applied in environmental engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chul Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bayer</w:t>
+                <w:t xml:space="preserve">Jinyoung Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Grosskopf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Alston</w:t>
+                <w:t xml:space="preserve">Yuhoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.09.056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (45), pp.27801-27811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.07.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02624588v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of filamentous cyanobacteria in the development of oxygenic photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single community dominates structure and function of a mixture of multiple methanogenic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Sierocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Camilla Kuo-Dahab</w:t>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. S. Butler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Tobias Grosskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Abouhend</w:t>
+                <w:t xml:space="preserve">Mark Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.15. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (21), pp.3390-3395.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-16614-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626438v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertebrate bacterial gut diversity: size also matters</w:t>
               </w:r>
@@ -4249,51 +4249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pugazhendi Arulazhagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digester bioaugmentation influences quasi steady state performance and microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Venkiteshwaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,3792 +4589,3792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar PAH fate in anaerobic digesters inoculated with three microbial communities accumulating either volatile fatty acids or methane</w:t>
+                <w:t xml:space="preserve">How to use molecular biology tools for the study of the anaerobic digestion process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Braun</w:t>
+                <w:t xml:space="preserve">Angela Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Calabria de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Callejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125552⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.1-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-015-9380-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159242v1</w:t>
+                <w:t xml:space="preserve">hal-02635684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of acidogenic sludge to increasing glycerol concentrations for biohydrogen production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Cabrol</w:t>
+                <w:t xml:space="preserve">Bioaerosol emissions from open microalgal processes and their potential environmental impacts: what can be learned from natural and anthropogenic aquatic environments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brandhoff</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99 (19), pp.8295 - 8308. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.279-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6832-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637362v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional stress induces exchange of cell material and energetic coupling between bacterial species</w:t>
+                <w:t xml:space="preserve">Adaptation of acidogenic sludge to increasing glycerol concentrations for biohydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Benomar</w:t>
+                <w:t xml:space="preserve">Estela Tapia-Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ranava</w:t>
+                <w:t xml:space="preserve">L. Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Luz Cárdenas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">B. Brandhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7283⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (19), pp.8295 - 8308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159245v1</w:t>
+                <w:t xml:space="preserve">hal-02637362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosol emissions from open microalgal processes and their potential environmental impacts: what can be learned from natural and anthropogenic aquatic environments?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+                <w:t xml:space="preserve">Similar PAH fate in anaerobic digesters inoculated with three microbial communities accumulating either volatile fatty acids or methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gales</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Nadine Cathala-Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02633224v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use molecular biology tools for the study of the anaerobic digestion process?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional stress induces exchange of cell material and energetic coupling between bacterial species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Cabezas</w:t>
+                <w:t xml:space="preserve">David Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Calabria de Araujo</w:t>
+                <w:t xml:space="preserve">María Luz Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Callejas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (4), pp.1-65. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6283), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11157-015-9380-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02635684v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
+                <w:t xml:space="preserve">Biofilm development during the start-up period of anaerobic biofilm reactors: the biofilm Archaea community is highly dependent on the support material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.257 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640079v1</w:t>
+                <w:t xml:space="preserve">hal-02637731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate milling pretreatment as a key parameter for Solid-State Anaerobic Digestion optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Only Simpson diversity can be estimated accurately from microbial community fingerprints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswarup Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.09.015⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (2), pp.169-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-014-0394-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190161v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate milling pretreatment as a key parameter for Solid-State Anaerobic Digestion optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Bes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nan Mei</w:t>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12184⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 173, pp.185-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01190159v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New urban wastewater treatment with autotrophic membrane bioreactor at low chemical oxygen demand/N substrate ratio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Grasmick</w:t>
+                <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2013.814⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166, pp.610-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640314v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm development during the start-up period of anaerobic biofilm reactors: the biofilm Archaea community is highly dependent on the support material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+                <w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12115⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2014), pp.665-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637731v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Only Simpson diversity can be estimated accurately from microbial community fingerprints.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New urban wastewater treatment with autotrophic membrane bioreactor at low chemical oxygen demand/N substrate ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Haegeman</w:t>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biswarup Sen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Grasmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (2), pp.169-72. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (5), pp.960-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-014-0394-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2013.814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190153v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of several saponin containing plant extracts on rumen fermentation in vitro, Tetrahymena pyriformis and sheep erythrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Budan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Gillman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Food, Agriculture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.576-582</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650996v1</w:t>
+                <w:t xml:space="preserve">hal-02651015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of microbial diversity in theory and in practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bart Haegeman</w:t>
+                <w:t xml:space="preserve">Two-Stage Alkaline-Enzymatic Pretreatments To Enhance Biohydrogen Production from Sunflower Stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dushoff</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.10⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (21), pp.12591 - 12599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es402863v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859547v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and hydrophobic properties of Extracellular Polymeric Substances in biofilms in relation towards cohesion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), 164 - 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649958v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-dominant bacteria as keystone species in microbial communities producing bio-hydrogen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Distribution and hydrophobic properties of Extracellular Polymeric Substances in biofilms in relation towards cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (12), pp.4975 - 4985. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165 (2), pp.85 - 92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649108v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific inhibition of biohydrogen-producing Clostridium sp after dilute-acid pretreatment of sunflower stalks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Monlau</w:t>
+                <w:t xml:space="preserve">Robust estimation of microbial diversity in theory and in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Aemig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">John Moriarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dushoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.07.018⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.1092-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650967v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community signature of high-solid content methanogenic ecosystems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Sub-dominant bacteria as keystone species in microbial communities producing bio-hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.121⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (12), pp.4975 - 4985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651563v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie écologique microbienne pour la production de biohydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Specific inhibition of biohydrogen-producing Clostridium sp after dilute-acid pretreatment of sunflower stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26, pp.67-82. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (28), pp.12273 - 12282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/b0b3-dy98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641895v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of several saponin containing plant extracts on rumen fermentation in vitro, Tetrahymena pyriformis and sheep erythrocytes</w:t>
+                <w:t xml:space="preserve">Microbial community signature of high-solid content methanogenic ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Budan</w:t>
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tessier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food, Agriculture and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.256-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651015v1</w:t>
+                <w:t xml:space="preserve">hal-02651563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Stage Alkaline-Enzymatic Pretreatments To Enhance Biohydrogen Production from Sunflower Stalks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Ingénierie écologique microbienne pour la production de biohydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">S. Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (21), pp.12591 - 12599. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.67-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es402863v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/b0b3-dy98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647473v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of RNA-SIP by pyrosequencing to identify putative 4-n-nonylphenol degraders in activated sludge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ proteo-metabolomics reveals metabolite secretion by the acid mine drainage bio-indicator, Euglena mutabilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lee</w:t>
+                <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Gutierrez-Zamora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Florence Goulhen-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Coupland</w:t>
+                <w:t xml:space="preserve">Sebastien Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (7), pp.1391 - 1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649918v1</w:t>
+                <w:t xml:space="preserve">hal-02645603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon conversion efficiency and population dynamics of a marine algae-bacteria consortium growing on simplified synthetic digestate: First step in a bioprocess coupling algal production and anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 119, pp.79 - 87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CreativERU : Concept de rupture appliqué au traitement intensif et à la valorisation des eaux résiduaires urbaines. Dossier Ressources en eau, préservation et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grasmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.33-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of fermentative hydrogen production by lignocellulose-derived compounds in mixed cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (4), pp.3150 - 3159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity and Synchronous Dynamics of Microbial Communities in Particulate Biofilms: from Major Populations to Minor Groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+                <w:t xml:space="preserve">Improvement of RNA-SIP by pyrosequencing to identify putative 4-n-nonylphenol degraders in activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Gutierrez-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coupland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.601-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597169v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of the functional stability of microbial respiration process: a microcosm study using tropical forest soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneity and Synchronous Dynamics of Microbial Communities in Particulate Biofilms: from Major Populations to Minor Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Porte</w:t>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lensi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Domenach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01204209v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity and synchronous dynamics of microbial communities in particulate biofilms: from major populations to minor groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+                <w:t xml:space="preserve">Spatial variability of the functional stability of microbial respiration process: a microcosm study using tropical forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dabert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1264/jsme2.ME11264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (7), pp.1030 - 1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0528-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645638v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ proteo-metabolomics reveals metabolite secretion by the acid mine drainage bio-indicator, Euglena mutabilis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gallien</w:t>
+                <w:t xml:space="preserve">Homogeneity and synchronous dynamics of microbial communities in particulate biofilms: from major populations to minor groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (7), pp.1391 - 1402. </w:t>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1264/jsme2.ME11264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645603v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of support material properties on the potential selection of Archaea during initial adhesion of a methanogenic consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (5), pp.4054-4060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8420,103 +8420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional versus phylogenetic fingerprint analyses for monitoring hydrogen-producing bacterial populations in dark fermentation cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (6), pp.3870 - 3879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8562,103 +8562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in hydrogenase genetic diversity and proteomic patterns in mixed culture dark fermentation of mono-, di- and tri-saccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Guidici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (18), pp.11654-11665. </w:t>
@@ -8708,77 +8708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and application of an enzymatic and cell flotation treatment for the recovery of viable microbial cells from environmental matrices such as anaerobic sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,315 +8819,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective microbial aerosolization in biogas demonstrated by quantitative PCR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and application of a functional CE-SSCP fingerprinting method based on [Fe–Fe]-hydrogenase genes for monitoring hydrogen-producing Clostridium in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.04.035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (24), pp.13158 - 13167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662277v1</w:t>
+                <w:t xml:space="preserve">hal-01809619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a functional CE-SSCP fingerprinting method based on [Fe–Fe]-hydrogenase genes for monitoring hydrogen-producing Clostridium in mixed cultures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective microbial aerosolization in biogas demonstrated by quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (24), pp.13158 - 13167. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (19), pp.7252-7257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.07.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809619v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Pseudomonas populations harboring phlD or hcnAB biocontrol genes is related to depth in vineyard soils</w:t>
               </w:r>
@@ -9383,329 +9383,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural divergence of bacterial communities from functionally similar laboratory-scale vermicomposts assessed by PCR-CE-SSCP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">DNA reassociation kinetics and diversity indices : richness is not rich enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Vanpeteghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.S. Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105 (6), pp.2123-2132. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (2), pp.177-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03911.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.16311.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668103v1</w:t>
+                <w:t xml:space="preserve">hal-02660651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA reassociation kinetics and diversity indices : richness is not rich enough</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Vanpeteghem</w:t>
+                <w:t xml:space="preserve">Structural divergence of bacterial communities from functionally similar laboratory-scale vermicomposts assessed by PCR-CE-SSCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswarup Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.16311.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (6), pp.2123-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03911.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660651v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How elevated pCO2 modifies total and metabolically active bacterial communities in the rhizosphere of two perennial grasses grown under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylin Jossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tarnawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9795,51 +9795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community changes in wooded mountain pastures due to simulated effects of cattle grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9964,51 +9964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 45 (2), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10036,291 +10036,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific PCR Amplification for the Genus Pseudomonas Targeting the 3′ Half of 16S rDNA and the Whole 16S–23S rDNA Spacer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Locatelli</w:t>
+                <w:t xml:space="preserve">nifH gene diversity in the bacterial community associated with the rhizosphere of Molinia coerulea, an oligonitrophilic perennial grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tarnawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Sylvie Teyssier-Cuvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25 (2), pp.220-227. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (8), pp.477-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1078/0723-2020-00110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2002.00319.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126959v1</w:t>
+                <w:t xml:space="preserve">hal-02126961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nifH gene diversity in the bacterial community associated with the rhizosphere of Molinia coerulea, an oligonitrophilic perennial grass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific PCR Amplification for the Genus Pseudomonas Targeting the 3′ Half of 16S rDNA and the Whole 16S–23S rDNA Spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Tarnawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Teyssier-Cuvelle</w:t>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 4 (8), pp.477-481. </w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (2), pp.220-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2002.00319.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1078/0723-2020-00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126961v1</w:t>
+                <w:t xml:space="preserve">hal-02126959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10664,674 +10664,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structuring of biologically active aggregates used in biotechnology: photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatic adaptation of cyanobacterial strains isolated from photogranules exposed to light of different colors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Reignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valladolid, Espagne, Sep 2024, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823867v1</w:t>
+                <w:t xml:space="preserve">hal-04795195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic adaptation of cyanobacterial strains isolated from photogranules exposed to light of different colors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale structuring of biologically active aggregates used in biotechnology: photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Valladolid, Espagne, Sep 2024, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795195v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Microbial Community and Pathogens Variation during Lettuces Drip Irrigation by Raw And Reclaimed Wastewaters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+                <w:t xml:space="preserve">High Biological Methane Potential of photosynthetic granules when grown in SBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950223v1</w:t>
+                <w:t xml:space="preserve">hal-04152033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of microbial community structures in soil receiving wastewater of increasing qualities during irrigation period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moulia</w:t>
+                <w:t xml:space="preserve">Accessibility and complexity of nutrients present in residual microalgal-bacterial biomass for soil conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Romero-Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+                <w:t xml:space="preserve">Germán Buitrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151931v1</w:t>
+                <w:t xml:space="preserve">hal-04152108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Biological Methane Potential of photosynthetic granules when grown in SBR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Modification of microbial community structures in soil receiving wastewater of increasing qualities during irrigation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152033v1</w:t>
+                <w:t xml:space="preserve">hal-04151931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility and complexity of nutrients present in residual microalgal-bacterial biomass for soil conditioning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
+                <w:t xml:space="preserve">Soil Microbial Community and Pathogens Variation during Lettuces Drip Irrigation by Raw And Reclaimed Wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t>
+              <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152108v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t>
               </w:r>
@@ -11490,64 +11490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofilt 2023 : Separative Techniques Facing the Challenges of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des sciences et Techniques de Fès, May 2023, Fès, Morocco</w:t>
@@ -11570,273 +11570,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologically engineering methanotrophic photogranules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatic adaptation of cyanobacteria exposed to different light spectra: an engineering tool to direct pigment production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roald Kommedal</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Reignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IWA Wastewater Ponds and Algal Technologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jul 2022, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">42. Frontier Scientists Workshop: Environmental Bio-Technology Workshop for Reducing GHGs Emissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151639v1</w:t>
+                <w:t xml:space="preserve">hal-04152281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic adaptation of cyanobacteria exposed to different light spectra: an engineering tool to direct pigment production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecologically engineering methanotrophic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Reignaud</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roald Kommedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Frontier Scientists Workshop: Environmental Bio-Technology Workshop for Reducing GHGs Emissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
+              <w:t xml:space="preserve">13. IWA Wastewater Ponds and Algal Technologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jul 2022, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152281v1</w:t>
+                <w:t xml:space="preserve">hal-04151639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of cyanobacterial strains determine the spatial development of a complex phototrophic microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11969,64 +11969,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale activities of individual photogranules as a function of light and carbon availabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12248,446 +12248,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the biological activity of a fluffy oxygenic photogranule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery of value-added molecules from wastewater, example oxygenic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque annuel du Réseau National Biofilm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Convention of the Korean Civil Engineering Society 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pyungchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917616v1</w:t>
+                <w:t xml:space="preserve">hal-02917621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenic photogranules: from ecology to wastewater treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the biological activity of a fluffy oxygenic photogranule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Occitanie. FRA., Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9ème colloque annuel du Réseau National Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791633v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally occuring cyanobacteria can form oxygenic photogranules to treat wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Oxygenic photogranules: from ecology to wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International conference on toxic cyanobacteria “Learning from the past to predict the future”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Occitanie. FRA., Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735765v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of value-added molecules from wastewater, example oxygenic photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naturally occuring cyanobacteria can form oxygenic photogranules to treat wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention of the Korean Civil Engineering Society 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pyungchang, South Korea</w:t>
+              <w:t xml:space="preserve">11. International conference on toxic cyanobacteria “Learning from the past to predict the future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917621v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental coalescence of microbial communities in anaerobic digesters</w:t>
               </w:r>
@@ -12749,299 +12749,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Optimizing the use of oxygenic photogranules for wastewater treatment in sequencing batch reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himanshu Kumar Khuntia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786936v1</w:t>
+                <w:t xml:space="preserve">hal-02786681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the use of oxygenic photogranules for wastewater treatment in sequencing batch reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Himanshu Kumar Khuntia</w:t>
+                <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786681v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacterial abundance drives photogranulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13092,64 +13092,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate complexity favors community coalescence after mixing of methane-producing communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Plouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Sierocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angus Buckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13269,64 +13269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring minimum conditions allowing photogranulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13453,269 +13453,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the background of 16S rDNA sequencing data: looking for ‘rare’ sequences of pathogenic bacteria from DNA of biogas plant digestates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENgineerInG interactions in Methanogenic communities at the Ecosystem level - ENIGME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+                <w:t xml:space="preserve">Benoît Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM seminar (Nutrition et Ecosystèmes Microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Pee sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785337v1</w:t>
+                <w:t xml:space="preserve">hal-02787610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENgineerInG interactions in Methanogenic communities at the Ecosystem level - ENIGME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Into the background of 16S rDNA sequencing data: looking for ‘rare’ sequences of pathogenic bacteria from DNA of biogas plant digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">NEM seminar (Nutrition et Ecosystèmes Microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Pee sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787610v1</w:t>
+                <w:t xml:space="preserve">hal-02785337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological engineering for piloting bioprocesses</w:t>
               </w:r>
@@ -13796,77 +13796,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of experiments in anaerobic digestion: simpler, greater and easier than you had ever hoped</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Plouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13943,51 +13943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed S Abouhend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenye Camilla Kuo-Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlyn Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14023,148 +14023,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed chemostats: a smart way for serious testing of ecological theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological engineering of oxygenic photogranules for biotechnological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Asia Biohydrogen and Biorefinery Symposium (ABBS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739627v1</w:t>
+                <w:t xml:space="preserve">hal-02792673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blending complex ecosystems: do microbial diversity or microbial interactions matter?</w:t>
               </w:r>
@@ -14213,398 +14174,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogranules may shake sewage treatment up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplexed chemostats: a smart way for serious testing of ecological theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Plouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chul Park</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739957v1</w:t>
+                <w:t xml:space="preserve">hal-02739627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Photogranules may shake sewage treatment up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chul Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages On Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531724v1</w:t>
+                <w:t xml:space="preserve">hal-02739957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering of oxygenic photogranules for biotechnological applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Biohydrogen and Biorefinery Symposium (ABBS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Phages On Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792673v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manager les ressources microbiennes impliquées dans la digestion anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14748,532 +14748,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des communautés algales et bactériennes durant la colonisation de lagunes ouvertes : lien avec la communauté aéroportée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing ecosystems during start-up of anaerobic digesters improves final performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Nov 2015, Anglet, France</w:t>
+              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512108v1</w:t>
+                <w:t xml:space="preserve">hal-01163002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing ecosystems during start-up of anaerobic digesters improves final performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des communautés algales et bactériennes durant la colonisation de lagunes ouvertes : lien avec la communauté aéroportée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">7. Colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163002v1</w:t>
+                <w:t xml:space="preserve">hal-01512108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neglecting the inoculum of anaerobic digesters: a missed opportunity?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of microalgae and anaerobic digestion within a biorefinery approach for reuse and/or recovery of human residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">1. International Seminar on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Apr 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739859v1</w:t>
+                <w:t xml:space="preserve">hal-02742451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of microalgae and anaerobic digestion within a biorefinery approach for reuse and/or recovery of human residues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neglecting the inoculum of anaerobic digesters: a missed opportunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Seminar on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Apr 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742451v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: How to use molecular biology tools for the study of anaerobic digestion process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Calabria de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Callejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15309,1076 +15309,1076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark fermentation of lignocellulosic biomass: byproducts of dilute acid hydrolysis of sunflower stalks provoke a metabolic shift from hydrogen/acetate/butyrate to lactate/ethanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Diversity effects explain overyielding in assembled anaerobic foodwebs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau COST EUBis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795644v1</w:t>
+                <w:t xml:space="preserve">hal-02739651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering and managing microbial ecosystems to obtain and maintain a desired process performance – Ecological (and molecular) approaches for biotechnological questions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of microbial diversity in ecosystem functioning : More than the sum of its part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Korean Institute for Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Institute for Energy Research (KIER). Daejon, KOR., Aug 2014, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Université Catholique Pontificale de Valparaiso (PUCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontificia Universidad Católica de Valparaíso (PUCV). Valparaiso, CHL., Dec 2014, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792015v1</w:t>
+                <w:t xml:space="preserve">hal-02792012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of phylogenetic diversity: steer clear of rare species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart Haegeman</w:t>
+                <w:t xml:space="preserve">Engineering and managing microbial ecosystems to obtain and maintain a desired process performance – Ecological (and molecular) approaches for biotechnological questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatique pour la Génomique Environnementale (BGE2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Seminar at Korean Institute for Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Institute for Energy Research (KIER). Daejon, KOR., Aug 2014, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739285v1</w:t>
+                <w:t xml:space="preserve">hal-02792015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling anaerobic digestion effluents in microalgae culture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Robust estimation of phylogenetic diversity: steer clear of rare species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Algaeneers Symposium (YAS2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Apr 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bioinformatique pour la Génomique Environnementale (BGE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739570v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Diversity: what we WANT and what we CAN estimate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark fermentation of lignocellulosic biomass: byproducts of dilute acid hydrolysis of sunflower stalks provoke a metabolic shift from hydrogen/acetate/butyrate to lactate/ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Korean Institute for Energy Research (KIER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Institute for Energy Research (KIER). Daejon, KOR., Aug 2014, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">Réunion du réseau COST EUBis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792011v1</w:t>
+                <w:t xml:space="preserve">hal-02795644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is performance of anaerobic digestion dictated by the inoculum and traceable by bioindicators?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling anaerobic digestion effluents in microalgae culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Uggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Young Algaeneers Symposium (YAS2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741657v1</w:t>
+                <w:t xml:space="preserve">hal-02739570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we best engineer and manage microbial ecosystems to obtain and maintain a desired process performance and stability?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is performance of anaerobic digestion dictated by the inoculum and traceable by bioindicators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau INRA Nutrition et Ecosystèmes Microbiens (NEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792043v1</w:t>
+                <w:t xml:space="preserve">hal-02741657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity effects explain overyielding in assembled anaerobic foodwebs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Diversity: what we WANT and what we CAN estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Seminar at Korean Institute for Energy Research (KIER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Institute for Energy Research (KIER). Daejon, KOR., Aug 2014, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739651v1</w:t>
+                <w:t xml:space="preserve">hal-02792011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microbial diversity in ecosystem functioning : More than the sum of its part</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can we best engineer and manage microbial ecosystems to obtain and maintain a desired process performance and stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Université Catholique Pontificale de Valparaiso (PUCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pontificia Universidad Católica de Valparaíso (PUCV). Valparaiso, CHL., Dec 2014, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau INRA Nutrition et Ecosystèmes Microbiens (NEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792012v1</w:t>
+                <w:t xml:space="preserve">hal-02792043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of microbial communities producing biohydrogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Combined alkaline- enzymatic pretreatments with sunflower stalks enhance biohydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioH2 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809567v1</w:t>
+                <w:t xml:space="preserve">hal-02802920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration spatiale des communautés microbiennes au cours de la dégradation et de la conversion de la lignocellulose en biogaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques du Réseau National Biofilm, Les Biofilms, Remue-Ménage aux Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA). FRA., Nov 2013, Pau, France</w:t>
@@ -16401,2204 +16401,2204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New urban wastewater treatment with Autotrophic Membrane Bioreactor (AutoMBR) at low COD/N substrate ratio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Grasmick</w:t>
+                <w:t xml:space="preserve">Biological control of microbial communities producing biohydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. IWA Specialised Membrane Technology Conference and Exhibition for Water and Wastewater Treatment and Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Aug 2013, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">BioH2 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808462v1</w:t>
+                <w:t xml:space="preserve">hal-02809567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation of halophilic microbial communities from anaerobic sediments in continuous anaerobic bioreactors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New urban wastewater treatment with Autotrophic Membrane Bioreactor (AutoMBR) at low COD/N substrate ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grasmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
+              <w:t xml:space="preserve">7. IWA Specialised Membrane Technology Conference and Exhibition for Water and Wastewater Treatment and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Aug 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745503v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de facteurs biotiques de contrôle d’écosystèmes fermentaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Acclimation of halophilic microbial communities from anaerobic sediments in continuous anaerobic bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Feb 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750289v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined alkaline- enzymatic pretreatments with sunflower stalks enhance biohydrogen production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Utilisation de facteurs biotiques de contrôle d’écosystèmes fermentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioH2 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">9ème Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Feb 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802920v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of biotic factors to stabilize or improve the fermentative hydrogen production in mixed cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+                <w:t xml:space="preserve">Devenir de perturbateurs endocriniens et suivi de leur activité au cours de la digestion anaérobie de boues urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+                <w:t xml:space="preserve">N. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. World Hydrogen Energy Conference - WHEC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Hydrogen and Fuel Cell Association. CAN., Jun 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744913v1</w:t>
+                <w:t xml:space="preserve">ineris-00971108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does community structure affect performance of ecosystem function ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Avancement du projet CreativERU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grasmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ochoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., Nov 2012, Isle-sur-la-Sorgue, France</w:t>
+              <w:t xml:space="preserve">7ème Journées Ecotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744895v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancement du projet CreativERU</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of biotic factors to stabilize or improve the fermentative hydrogen production in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Ecotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19. World Hydrogen Energy Conference - WHEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Hydrogen and Fuel Cell Association. CAN., Jun 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810250v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des matériaux-supports sur la mise en place d’un biofilm. Impact sur le démarrage d’un réacteur anaérobie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+                <w:t xml:space="preserve">How does community structure affect performance of ecosystem function ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Thématiques, Les biofilms au service des biotechnologies, Bioénergies, Agro-alimentaire, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jan 2012, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., Nov 2012, Isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746113v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des matériaux-supports sur la mise en place d’un biofilm. Impact sur le démarrage d’un réacteur anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées Thématiques, Les biofilms au service des biotechnologies, Bioénergies, Agro-alimentaire, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jan 2012, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971107v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rarity and the problem of measuring diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dushoff</w:t>
+                <w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium of Microbial Ecology (ISME14) "The Power of the Small"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161658v1</w:t>
+                <w:t xml:space="preserve">ineris-00971107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir de perturbateurs endocriniens et suivi de leur activité au cours de la digestion anaérobie de boues urbaines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+                <w:t xml:space="preserve">Rarity and the problem of measuring diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Moriarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dushoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">14. International Symposium of Microbial Ecology (ISME14) "The Power of the Small"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971108v1</w:t>
+                <w:t xml:space="preserve">hal-01161658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How animals can help us on anaerobic digestion? The microbial and process engineering points of view</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Organic micropollutants degradation under anaerobic mesophilic condition with respect to the inoculum origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. KL3-2 page 18</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000584v1</w:t>
+                <w:t xml:space="preserve">hal-02746629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydraulic retention time (HRT) on biofilm development: molecular analysis and modelling of microbial competition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">How animals can help us on anaerobic digestion? The microbial and process engineering points of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Arcemisbehere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Biofilm Conference 2011 Processes in Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. KL3-2 page 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744610v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of RNA-SIP by pyrosequencing to identify putative 4-n-nonylphenol degraders in activated sludge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of hydraulic retention time (HRT) on biofilm development: molecular analysis and modelling of microbial competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Caylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique Environnementale Lyon 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">IWA Biofilm Conference 2011 Processes in Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809518v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major role of sub-dominant bacteria in mixed cultures producing biohydrogen by dark fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Guidici-Orticoni</w:t>
+                <w:t xml:space="preserve">Improvement of RNA-SIP by pyrosequencing to identify putative 4-n-nonylphenol degraders in activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Guitierrez-Zammora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Génomique Environnementale Lyon 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745801v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of total solids on bacterial and archaeal communities in semi-dry and dry anaerobic digestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Major role of sub-dominant bacteria in mixed cultures producing biohydrogen by dark fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Guidici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746311v1</w:t>
+                <w:t xml:space="preserve">hal-02745801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of diversity of an activated sludge in artificially coupled microcosms mimicking ecosystems with increasing dispersal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of total solids on bacterial and archaeal communities in semi-dry and dry anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA conference on Microbes in Wastewater &amp; Waste Treatment, Bioremediation and Energy Production (MWT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jan 2011, Goa, India</w:t>
+              <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809882v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lignocellulose-derived compounds on fermentative hydrogen-producing mixed cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystèmes en microplaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18614,247 +18614,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau INRA Nutrition et Ecosystèmes Microbiens (NEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic micropollutants degradation under anaerobic mesophilic condition with respect to the inoculum origin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">The dynamics of diversity of an activated sludge in artificially coupled microcosms mimicking ecosystems with increasing dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bueche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">IWA conference on Microbes in Wastewater &amp; Waste Treatment, Bioremediation and Energy Production (MWT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jan 2011, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746629v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of support material properties on the adhesion and growth as a biofilm of a methanogenic consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18879,103 +18879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of total solid concentration on anaerobic digestion : from wet to dry technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venice 2010 - Third International Symposium on Energy from Biomass and Waste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Venise, Italy</w:t>
@@ -19004,51 +19004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and the neutral chemostat: Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF Workshop on Theoretical Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19588,90 +19588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des communautés bactériennes endémiques et des pathogènes lors du retour au sol des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -19739,51 +19739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Seira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19825,103 +19825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of algal and bacterial communities during colonization of open-water ponds: link with atmospheric microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. EMBO Conference on Aquatic Microbial Ecology (SAME-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Uppsala, Sweden. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20048,700 +20048,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale des communautés microbiennes du système hydrothermal alcalin de la baie de Prony, Nouvelle Calédonie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Dynamique et structure des communautés microbiennes dans des bioréacteurs à membrane de nitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Parent, France. 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Parent, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748380v1</w:t>
+                <w:t xml:space="preserve">hal-02750245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et structure des communautés microbiennes dans des bioréacteurs à membrane de nitrification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution spatiale des communautés microbiennes du système hydrothermal alcalin de la baie de Prony, Nouvelle Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maialen Barret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Méline Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Parent, France. , 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Parent, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750245v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to choose the best inoculum for starting an anaerobic digester?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Sandre</w:t>
+                <w:t xml:space="preserve">Ingénierie écologique d’écosystèmes microbiens : impact de facteurs biotiques sur les réseaux métaboliques d’écosystèmes fermentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
+              <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'INRA 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744473v1</w:t>
+                <w:t xml:space="preserve">hal-02745920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human microbiota drives indoor air microbes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+                <w:t xml:space="preserve">How to choose the best inoculum for starting an anaerobic digester?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enric Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748397v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie écologique d’écosystèmes microbiens : impact de facteurs biotiques sur les réseaux métaboliques d’écosystèmes fermentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+                <w:t xml:space="preserve">Human microbiota drives indoor air microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'INRA 2012</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745920v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar organic micropollutants fate in anaerobic mesophilic digesters fed with the same contaminated sludge but exhibiting different microbial populations and different metabolisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20773,402 +20773,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies interactions for triggering the hydrogen fermentative metabolism in mixed cultures: biotic factors can stabilize or improve production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+                <w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cathala-Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
+              <w:t xml:space="preserve">PNRPE 2012, Recent advances on the environmental and health effects of endocrine disrupters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744935v1</w:t>
+                <w:t xml:space="preserve">hal-02808649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities associated with alkaline hydrothermal systems of Prony Bay, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Benaïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Ménach</w:t>
+                <w:t xml:space="preserve">Interspecies interactions for triggering the hydrogen fermentative metabolism in mixed cultures: biotic factors can stabilize or improve production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNRPE 2012, Recent advances on the environmental and health effects of endocrine disrupters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808649v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21225,51 +21225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
@@ -21298,77 +21298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomasse et déchets pour la production de bioénergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère ed., CNRS Editions, 345 p., 2013, A découvert, 978-2-271-07678-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21539,64 +21539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Kommedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21653,64 +21653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Kommedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21754,77 +21754,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for measuring the biological diversity of a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21868,77 +21868,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for measuring the biological diversity of a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22001,103 +22001,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single community dominates structure and function of a mixture of multiple methanogenic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Sierocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Grosskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -22288,51 +22288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yamborko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schwab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Davoudpour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33762-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Billery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Gaval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-025-09728-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122976" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130986" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ashoor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hoon Jun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Do Ko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwon Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2023.108129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Sukma Safitri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Kommedal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2021.100106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Abouhend" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeera A. Ansari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Butler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04745" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ripple" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Newsome" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Barnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moomaw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3784" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Plouchart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193748" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maiguizo-Diagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Aida Ndiaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ndour-Badiane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v132i1.2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Uggetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2018.10.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcnair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye C. Kuo-Dahab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn S. Butler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00403" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Ripple" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Newsome" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Galetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamgir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix125" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Venkiteshwaran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.12.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Jung" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhoon Hwang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.176" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sierocinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grosskopf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alston" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.056" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Butler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Abouhend" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16614-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugazhendi Arulazhagan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0071-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Zitomer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125552" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Tapia-Venegas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brandhoff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6832-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz C&#225;rdenas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7283" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633224v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635684v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cabezas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Calabria de Araujo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Callejas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9380-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640314v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.814" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637731v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12115" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Sen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0394-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859547v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moriarty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dushoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.10" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi-Guendouz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.121" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641895v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benomar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0b3-dy98" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651015v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Budan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Saunier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Gillman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647473v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402863v" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649918v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coupland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vasseur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.128" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809614v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.033" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KNP5Z0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204209v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0528-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ4622K5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME11264" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647926v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.12.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5VS1HP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.12.100" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXCF8MK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677381v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guidici-Orticoni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.06.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX28CGSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05549-11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662277v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.035" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BJHPRLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.07.076" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ16DMLK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525757v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svercel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Duffy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve D&#233;fago" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.11.030" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXQJMLT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668103v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Chandra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03911.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660651v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vanpeteghem" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.16311.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9A527F8AFA823D3C150FDD0564A71C747A40A1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Jossi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tarnawski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kohler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00040.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gobat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-8809-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126966v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Locatelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aragno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(03)00130-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126959v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0723-2020-00110" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Teyssier-Cuvelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2002.00319.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823788v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823867v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795195v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Reignaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950223v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151931v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152033v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822753v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152281v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152290v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152190v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280523v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739394v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Geol Na" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hando Ko" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735765v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917621v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786680v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786681v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Kumar Khuntia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799544v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790981v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786939v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791635v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785337v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787610v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785336v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733779v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737810v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Abouhend" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739627v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794096v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739957v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792673v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742286v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Stauch-White" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512108v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163002v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739859v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742451v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hamelin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795644v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792015v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739285v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Latrille" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739570v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792011v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741657v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792043v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739651v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792012v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809567v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805556v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808462v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745503v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750289v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802920v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744913v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744895v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810250v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochoa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746113v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971107v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161658v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000584v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Godon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Arcemisbehere" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore T. Bouchez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744610v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809518v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Guitierrez-Zammora" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chong" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745801v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746311v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809882v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bueche" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745239v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802924v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746629v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756550v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751137v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812892v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761119v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roussel-Delif" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763171v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795112v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613787v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151620v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917632v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738728v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748380v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750245v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744473v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sandre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748397v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ga&#252;zere" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745920v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745508v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744935v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808649v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le M&#233;nach" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805325v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152531v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152483v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152468v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190324v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860587v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790868v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yamborko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schwab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Davoudpour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33762-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Billery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Gaval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-025-09728-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122976" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130986" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ashoor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hoon Jun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Do Ko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwon Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2023.108129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Sukma Safitri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Kommedal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2021.100106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3784" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Abouhend" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeera A. Ansari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Butler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04745" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ripple" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Newsome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Barnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moomaw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz088" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Uggetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2018.10.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcnair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye C. Kuo-Dahab" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn S. Butler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00403" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Plouchart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193748" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maiguizo-Diagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Aida Ndiaye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ndour-Badiane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v132i1.2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Butler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Abouhend" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16614-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Venkiteshwaran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.12.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Ripple" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Newsome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Galetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamgir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix125" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Jung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhoon Hwang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.176" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624588v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sierocinski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grosskopf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alston" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugazhendi Arulazhagan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0071-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Zitomer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cabezas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Calabria de Araujo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Callejas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9380-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633224v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Tapia-Venegas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brandhoff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6832-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125552" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz C&#225;rdenas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7283" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Sen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0394-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.814" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Budan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Saunier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Gillman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402863v" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859547v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moriarty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dushoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.10" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651563v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi-Guendouz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.121" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benomar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0b3-dy98" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652108v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vasseur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.128" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642009v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KNP5Z0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649918v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coupland" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204209v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0528-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ4622K5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME11264" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647926v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.12.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5VS1HP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.12.100" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXCF8MK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677381v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guidici-Orticoni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.06.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX28CGSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05549-11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.07.076" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ16DMLK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.035" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BJHPRLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525757v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svercel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Duffy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve D&#233;fago" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.11.030" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXQJMLT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vanpeteghem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.16311.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9A527F8AFA823D3C150FDD0564A71C747A40A1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Chandra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03911.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Jossi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tarnawski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kohler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00040.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gobat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-8809-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126966v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Locatelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aragno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(03)00130-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126961v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Teyssier-Cuvelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2002.00319.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0723-2020-00110" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823788v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Reignaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823867v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152033v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151931v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950223v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822753v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152281v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152290v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152190v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280523v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739394v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Geol Na" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hando Ko" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917621v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735765v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786680v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786681v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Kumar Khuntia" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799544v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790981v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786939v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791635v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787610v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785337v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785336v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733779v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737810v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Abouhend" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792673v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794096v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739627v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739957v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742286v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Stauch-White" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163002v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512108v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742451v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hamelin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739859v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739651v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792012v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792015v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739285v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Latrille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795644v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739570v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741657v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792011v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792043v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802920v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805556v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809567v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808462v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745503v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750289v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971108v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810250v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochoa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744913v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744895v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746113v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971107v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161658v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746629v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000584v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Godon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Arcemisbehere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore T. Bouchez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744610v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809518v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Guitierrez-Zammora" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chong" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745801v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746311v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745239v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802924v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809882v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bueche" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756550v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751137v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812892v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761119v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roussel-Delif" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763171v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795112v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613787v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151620v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917632v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738728v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750245v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748380v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745920v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744473v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sandre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748397v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ga&#252;zere" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745508v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808649v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le M&#233;nach" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744935v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805325v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152531v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152483v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152468v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190324v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860587v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790868v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>