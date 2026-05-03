--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2375,1869 +2375,1869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Time-lapse Imaging for Quantifying the Hydrostatic Production of Oxygenic Photogranules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esmee Joosten</w:t>
+                <w:t xml:space="preserve">Growth Progression of Oxygenic Photogranules and Its Impact on Bioactivity for Aeration-Free Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed S. Abouhend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeera A. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlyn Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3784⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.486-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b04745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957755v1</w:t>
+                <w:t xml:space="preserve">hal-02629305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">World Scientists’ Warning of a Climate Emergency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+                <w:t xml:space="preserve">William Ripple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Newsome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Moomaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (1), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biz088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625681v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Progression of Oxygenic Photogranules and Its Impact on Bioactivity for Aeration-Free Wastewater Treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b04745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629305v1</w:t>
+                <w:t xml:space="preserve">hal-02534986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World Scientists’ Warning of a Climate Emergency</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Moomaw</w:t>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐léa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biz088⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444102v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Simple Time-lapse Imaging for Quantifying the Hydrostatic Production of Oxygenic Photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (4), pp.245-253. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02534986v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 addition to increase biomass production and control microalgae species in high rate algal ponds treating wastewater</w:t>
+                <w:t xml:space="preserve">Multiplexed chemostat system for quantification of biodiversity and ecosystem functioning in anaerobic digestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Uggetti</w:t>
+                <w:t xml:space="preserve">Diane Plouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+                <w:t xml:space="preserve">Guillaume Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0193748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623794v1</w:t>
+                <w:t xml:space="preserve">hal-02623358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxygenic photogranule process for aeration-free wastewater treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed S. Abouhend</w:t>
+                <w:t xml:space="preserve">The use of green macroalgae (&amp;lt;em&amp;gt;Ulva lactuca&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Codium tomentosum&amp;lt;/em&amp;gt;) that have a high methane potential, as a source of biogas in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Maiguizo-Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Mcnair</w:t>
+                <w:t xml:space="preserve">Ndeye Aida Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenye C. Kuo-Dahab</w:t>
+                <w:t xml:space="preserve">Yacine Ndour-Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Watt</w:t>
+                <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlyn S. Butler</w:t>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (6), pp.3503-3511. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.13404-13412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b00403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/jab.v132i1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626952v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed chemostat system for quantification of biodiversity and ecosystem functioning in anaerobic digestion.</w:t>
+                <w:t xml:space="preserve">CO2 addition to increase biomass production and control microalgae species in high rate algal ponds treating wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Plouchart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Enrica Uggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guizard</w:t>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Latrille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193748⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.292-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623358v1</w:t>
+                <w:t xml:space="preserve">hal-02623794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of green macroalgae (&amp;lt;em&amp;gt;Ulva lactuca&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Codium tomentosum&amp;lt;/em&amp;gt;) that have a high methane potential, as a source of biogas in Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halima Maiguizo-Diagne</w:t>
+                <w:t xml:space="preserve">The oxygenic photogranule process for aeration-free wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed S. Abouhend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndeye Aida Ndiaye</w:t>
+                <w:t xml:space="preserve">Adam Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Ndour-Badiane</w:t>
+                <w:t xml:space="preserve">Wenye C. Kuo-Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Masse</w:t>
+                <w:t xml:space="preserve">Christopher Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
+                <w:t xml:space="preserve">Caitlyn S. Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.13404-13412. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (6), pp.3503-3511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/jab.v132i1.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b00403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618354v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of filamentous cyanobacteria in the development of oxygenic photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlating methane production to microbiota in anaerobic digesters fed synthetic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Venkiteshwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Camilla Kuo-Dahab</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. S. Butler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">M. Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Abouhend</w:t>
+                <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.15. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.161-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-16614-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626438v1</w:t>
+                <w:t xml:space="preserve">hal-01608544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating methane production to microbiota in anaerobic digesters fed synthetic wastewater</w:t>
+                <w:t xml:space="preserve">World Scientists’ Warning to Humanity: A Second Notice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushik Venkiteshwaran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">William J. Ripple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fujimoto</w:t>
+                <w:t xml:space="preserve">Thomas M. Newsome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Johnson</w:t>
+                <w:t xml:space="preserve">Mauro Galetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alamgir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.12.010⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (12), pp.1026 - 1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/bix125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608544v1</w:t>
+                <w:t xml:space="preserve">hal-01906049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World Scientists’ Warning to Humanity: A Second Notice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Wolf</w:t>
+                <w:t xml:space="preserve">Biogranules applied in environmental engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chul Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M. Newsome</w:t>
+                <w:t xml:space="preserve">Jinyoung Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Galetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Alamgir</w:t>
+                <w:t xml:space="preserve">Yuhoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/bix125⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (45), pp.27801-27811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.07.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01906049v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogranules applied in environmental engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single community dominates structure and function of a mixture of multiple methanogenic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Sierocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyoung Jung</w:t>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhoon Hwang</w:t>
+                <w:t xml:space="preserve">Tobias Grosskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.07.176⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (21), pp.3390-3395.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626533v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single community dominates structure and function of a mixture of multiple methanogenic communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of filamentous cyanobacteria in the development of oxygenic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bayer</w:t>
+                <w:t xml:space="preserve">W. Camilla Kuo-Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Grosskopf</w:t>
+                <w:t xml:space="preserve">C. S. Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Alston</w:t>
+                <w:t xml:space="preserve">A. S. Abouhend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (21), pp.3390-3395.e4. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-16614-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624588v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertebrate bacterial gut diversity: size also matters</w:t>
               </w:r>
@@ -4249,51 +4249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pugazhendi Arulazhagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digester bioaugmentation influences quasi steady state performance and microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Venkiteshwaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,3792 +4589,3792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use molecular biology tools for the study of the anaerobic digestion process?</w:t>
+                <w:t xml:space="preserve">Adaptation of acidogenic sludge to increasing glycerol concentrations for biohydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Cabezas</w:t>
+                <w:t xml:space="preserve">Estela Tapia-Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Calabria de Araujo</w:t>
+                <w:t xml:space="preserve">L. Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Callejas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gales</w:t>
+                <w:t xml:space="preserve">B. Brandhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11157-015-9380-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (19), pp.8295 - 8308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635684v1</w:t>
+                <w:t xml:space="preserve">hal-02637362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosol emissions from open microalgal processes and their potential environmental impacts: what can be learned from natural and anthropogenic aquatic environments?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gales</w:t>
+                <w:t xml:space="preserve">Similar PAH fate in anaerobic digesters inoculated with three microbial communities accumulating either volatile fatty acids or methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Nadine Cathala-Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33, pp.279-286. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02633224v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of acidogenic sludge to increasing glycerol concentrations for biohydrogen production</w:t>
+                <w:t xml:space="preserve">Nutritional stress induces exchange of cell material and energetic coupling between bacterial species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela Tapia-Venegas</w:t>
+                <w:t xml:space="preserve">Saida Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cabrol</w:t>
+                <w:t xml:space="preserve">David Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brandhoff</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">María Luz Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6832-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6283), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637362v1</w:t>
+                <w:t xml:space="preserve">hal-01159245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar PAH fate in anaerobic digesters inoculated with three microbial communities accumulating either volatile fatty acids or methane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Braun</w:t>
+                <w:t xml:space="preserve">Bioaerosol emissions from open microalgal processes and their potential environmental impacts: what can be learned from natural and anthropogenic aquatic environments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125552⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.279-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01159242v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional stress induces exchange of cell material and energetic coupling between bacterial species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use molecular biology tools for the study of the anaerobic digestion process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ranava</w:t>
+                <w:t xml:space="preserve">Angela Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Luz Cárdenas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Juliana Calabria de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+                <w:t xml:space="preserve">Cecilia Callejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (6283), 10 p. </w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.1-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11157-015-9380-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01159245v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm development during the start-up period of anaerobic biofilm reactors: the biofilm Archaea community is highly dependent on the support material</w:t>
+                <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12115⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166, pp.610-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637731v1</w:t>
+                <w:t xml:space="preserve">hal-02640079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Only Simpson diversity can be estimated accurately from microbial community fingerprints.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Substrate milling pretreatment as a key parameter for Solid-State Anaerobic Digestion optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-014-0394-5⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 173, pp.185-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190153v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate milling pretreatment as a key parameter for Solid-State Anaerobic Digestion optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Méline Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.09.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2014), pp.665-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190161v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+                <w:t xml:space="preserve">New urban wastewater treatment with autotrophic membrane bioreactor at low chemical oxygen demand/N substrate ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grasmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (5), pp.960-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2013.814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640079v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nan Mei</w:t>
+                <w:t xml:space="preserve">Biofilm development during the start-up period of anaerobic biofilm reactors: the biofilm Archaea community is highly dependent on the support material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.257 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12184⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01190159v1</w:t>
+                <w:t xml:space="preserve">hal-02637731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New urban wastewater treatment with autotrophic membrane bioreactor at low chemical oxygen demand/N substrate ratio</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Only Simpson diversity can be estimated accurately from microbial community fingerprints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maialen Barret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Grasmick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biswarup Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69 (5), pp.960-965. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (2), pp.169-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2013.814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-014-0394-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640314v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of several saponin containing plant extracts on rumen fermentation in vitro, Tetrahymena pyriformis and sheep erythrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Budan</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food, Agriculture and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), 164 - 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651015v1</w:t>
+                <w:t xml:space="preserve">hal-02650996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Stage Alkaline-Enzymatic Pretreatments To Enhance Biohydrogen Production from Sunflower Stalks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Distribution and hydrophobic properties of Extracellular Polymeric Substances in biofilms in relation towards cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es402863v⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165 (2), pp.85 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647473v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Robust estimation of microbial diversity in theory and in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Moriarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dushoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.1092-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650996v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and hydrophobic properties of Extracellular Polymeric Substances in biofilms in relation towards cohesion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefebvre</w:t>
+                <w:t xml:space="preserve">Sub-dominant bacteria as keystone species in microbial communities producing bio-hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Derlon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 165 (2), pp.85 - 92. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (12), pp.4975 - 4985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2013.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649958v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of microbial diversity in theory and in practice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Specific inhibition of biohydrogen-producing Clostridium sp after dilute-acid pretreatment of sunflower stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Moriarty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dushoff</w:t>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.10⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (28), pp.12273 - 12282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859547v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-dominant bacteria as keystone species in microbial communities producing bio-hydrogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Microbial community signature of high-solid content methanogenic ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.256-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649108v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific inhibition of biohydrogen-producing Clostridium sp after dilute-acid pretreatment of sunflower stalks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Monlau</w:t>
+                <w:t xml:space="preserve">Ingénierie écologique microbienne pour la production de biohydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Aemig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">S. Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (28), pp.12273 - 12282. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.67-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/b0b3-dy98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650967v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community signature of high-solid content methanogenic ecosystems.</w:t>
+                <w:t xml:space="preserve">Effect of several saponin containing plant extracts on rumen fermentation in vitro, Tetrahymena pyriformis and sheep erythrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Alexandre Budan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Gillman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Food, Agriculture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.576-582</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651563v1</w:t>
+                <w:t xml:space="preserve">hal-02651015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie écologique microbienne pour la production de biohydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Two-Stage Alkaline-Enzymatic Pretreatments To Enhance Biohydrogen Production from Sunflower Stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benomar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26, pp.67-82. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (21), pp.12591 - 12599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/b0b3-dy98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es402863v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641895v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ proteo-metabolomics reveals metabolite secretion by the acid mine drainage bio-indicator, Euglena mutabilis</w:t>
+                <w:t xml:space="preserve">Carbon conversion efficiency and population dynamics of a marine algae-bacteria consortium growing on simplified synthetic digestate: First step in a bioprocess coupling algal production and anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Halter</w:t>
+                <w:t xml:space="preserve">Christophe Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Goulhen-Chollet</w:t>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gallien</w:t>
+                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (7), pp.1391 - 1402. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, pp.79 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645603v1</w:t>
+                <w:t xml:space="preserve">hal-02652108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon conversion efficiency and population dynamics of a marine algae-bacteria consortium growing on simplified synthetic digestate: First step in a bioprocess coupling algal production and anaerobic digestion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet CreativERU : Concept de rupture appliqué au traitement intensif et à la valorisation des eaux résiduaires urbaines. Dossier Ressources en eau, préservation et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grasmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.33-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652108v1</w:t>
+                <w:t xml:space="preserve">hal-02642009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CreativERU : Concept de rupture appliqué au traitement intensif et à la valorisation des eaux résiduaires urbaines. Dossier Ressources en eau, préservation et gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Grasmick</w:t>
+                <w:t xml:space="preserve">Inhibition of fermentative hydrogen production by lignocellulose-derived compounds in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.3150 - 3159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642009v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of fermentative hydrogen production by lignocellulose-derived compounds in mixed cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+                <w:t xml:space="preserve">Improvement of RNA-SIP by pyrosequencing to identify putative 4-n-nonylphenol degraders in activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Gutierrez-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coupland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.601-610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01809614v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of RNA-SIP by pyrosequencing to identify putative 4-n-nonylphenol degraders in activated sludge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Homogeneity and Synchronous Dynamics of Microbial Communities in Particulate Biofilms: from Major Populations to Minor Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lee</w:t>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Gutierrez-Zamora</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (3), pp.601-610</w:t>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649918v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity and Synchronous Dynamics of Microbial Communities in Particulate Biofilms: from Major Populations to Minor Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability of the functional stability of microbial respiration process: a microcosm study using tropical forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+                <w:t xml:space="preserve">Benjamin Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Godon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (7), pp.1030 - 1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0528-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597169v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of the functional stability of microbial respiration process: a microcosm study using tropical forest soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+                <w:t xml:space="preserve">Homogeneity and synchronous dynamics of microbial communities in particulate biofilms: from major populations to minor groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Porte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-012-0528-7⟩</w:t>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1264/jsme2.ME11264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01204209v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity and synchronous dynamics of microbial communities in particulate biofilms: from major populations to minor groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">In situ proteo-metabolomics reveals metabolite secretion by the acid mine drainage bio-indicator, Euglena mutabilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goulhen-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (7), pp.1391 - 1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1264/jsme2.ME11264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645638v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of support material properties on the potential selection of Archaea during initial adhesion of a methanogenic consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (5), pp.4054-4060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8420,103 +8420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional versus phylogenetic fingerprint analyses for monitoring hydrogen-producing bacterial populations in dark fermentation cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (6), pp.3870 - 3879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8562,103 +8562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in hydrogenase genetic diversity and proteomic patterns in mixed culture dark fermentation of mono-, di- and tri-saccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Guidici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (18), pp.11654-11665. </w:t>
@@ -8708,77 +8708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and application of an enzymatic and cell flotation treatment for the recovery of viable microbial cells from environmental matrices such as anaerobic sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,315 +8819,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a functional CE-SSCP fingerprinting method based on [Fe–Fe]-hydrogenase genes for monitoring hydrogen-producing Clostridium in mixed cultures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective microbial aerosolization in biogas demonstrated by quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.07.076⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (19), pp.7252-7257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809619v1</w:t>
+                <w:t xml:space="preserve">hal-02662277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective microbial aerosolization in biogas demonstrated by quantitative PCR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and application of a functional CE-SSCP fingerprinting method based on [Fe–Fe]-hydrogenase genes for monitoring hydrogen-producing Clostridium in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 101 (19), pp.7252-7257. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (24), pp.13158 - 13167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662277v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Pseudomonas populations harboring phlD or hcnAB biocontrol genes is related to depth in vineyard soils</w:t>
               </w:r>
@@ -9207,1168 +9207,1436 @@
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (3), pp.466-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00525757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of the bacterial community in the bovine digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Michelland</w:t>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
+                <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Zened</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 107, pp.1642-1650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04346.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA reassociation kinetics and diversity indices : richness is not rich enough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Vanpeteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (2), pp.177-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.16311.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.16311.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural divergence of bacterial communities from functionally similar laboratory-scale vermicomposts assessed by PCR-CE-SSCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswarup Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (6), pp.2123-2132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03911.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How elevated pCO2 modifies total and metabolically active bacterial communities in the rhizosphere of two perennial grasses grown under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Jossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Jossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+                <w:t xml:space="preserve">Sonia Tarnawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Tarnawski</w:t>
+                <w:t xml:space="preserve">Florian Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (3), pp.339-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00040.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community changes in wooded mountain pastures due to simulated effects of cattle grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Kohler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+                <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gillet</w:t>
+                <w:t xml:space="preserve">J.M. Gobat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 278 (1-2), pp.327-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-005-8809-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of Gould's modified S1 (mS1) selective medium and Angle's non-selective medium for describing the diversity of Pseudomonas spp. in soil and root environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tarnawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Locatelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 45 (2), pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-6496(03)00130-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nifH gene diversity in the bacterial community associated with the rhizosphere of Molinia coerulea, an oligonitrophilic perennial grass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific PCR Amplification for the Genus Pseudomonas Targeting the 3′ Half of 16S rDNA and the Whole 16S–23S rDNA Spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Tarnawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2002.00319.x⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (2), pp.220-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1078/0723-2020-00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126961v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific PCR Amplification for the Genus Pseudomonas Targeting the 3′ Half of 16S rDNA and the Whole 16S–23S rDNA Spacer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">nifH gene diversity in the bacterial community associated with the rhizosphere of Molinia coerulea, an oligonitrophilic perennial grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Tarnawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Teyssier-Cuvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Locatelli</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (8), pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2002.00319.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1078/0723-2020-00110⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of Casuarina-infective Frankia near Casuarina cunninghamiana trees in Jamaica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Zimpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (9), pp.1248-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/b99-063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126959v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-evolution between Frankia populations and host plants in the family Casuarinaceae and consequent patterns of global dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zimpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (6), pp.525-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.1999.00068.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Responses of Oxygenic Photogranules to Carbon and Light Fluctuations: Insights from Longitudinal Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10427,802 +10695,785 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Photogranules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenic photogranules change metabolism when exposed to shifts in carbon and light availabilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial composition of inoculum influences physical properties of photogranule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Billery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Gaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Microbial Ecology and Water Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">1st International Conference on Photogranule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHE UNESCO; INRAE; UMASS, Sep 2025, Delft (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179195v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’hétérogénéité multi-échelle des agrégats bactériens pour piloter les procédés à photogranules</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxygenic photogranules change metabolism when exposed to shifts in carbon and light availabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES 2024 Bienvenue chez les Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">11. Microbial Ecology and Water Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823788v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic adaptation of cyanobacterial strains isolated from photogranules exposed to light of different colors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l’hétérogénéité multi-échelle des agrégats bactériens pour piloter les procédés à photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Valladolid, Espagne, Sep 2024, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">MICROBES 2024 Bienvenue chez les Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795195v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structuring of biologically active aggregates used in biotechnology: photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatic adaptation of cyanobacterial strains isolated from photogranules exposed to light of different colors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Reignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valladolid, Espagne, Sep 2024, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823867v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Biological Methane Potential of photosynthetic granules when grown in SBR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale structuring of biologically active aggregates used in biotechnology: photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152033v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility and complexity of nutrients present in residual microalgal-bacterial biomass for soil conditioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Biological Methane Potential of photosynthetic granules when grown in SBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152108v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of microbial community structures in soil receiving wastewater of increasing qualities during irrigation period</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+                <w:t xml:space="preserve">Accessibility and complexity of nutrients present in residual microalgal-bacterial biomass for soil conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Romero-Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Buitrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151931v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Microbial Community and Pathogens Variation during Lettuces Drip Irrigation by Raw And Reclaimed Wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11281,1105 +11532,1135 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+                <w:t xml:space="preserve">Modification of microbial community structures in soil receiving wastewater of increasing qualities during irrigation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152131v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of treated wastewater on soil bacterial communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+                <w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Guilayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Sanglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francofilt 2023 : Separative Techniques Facing the Challenges of Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/zssg-c544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822753v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic adaptation of cyanobacteria exposed to different light spectra: an engineering tool to direct pigment production</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of treated wastewater on soil bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Frontier Scientists Workshop: Environmental Bio-Technology Workshop for Reducing GHGs Emissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Francofilt 2023 : Separative Techniques Facing the Challenges of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences et Techniques de Fès, May 2023, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152281v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologically engineering methanotrophic photogranules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatic adaptation of cyanobacteria exposed to different light spectra: an engineering tool to direct pigment production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roald Kommedal</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Reignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IWA Wastewater Ponds and Algal Technologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jul 2022, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">42. Frontier Scientists Workshop: Environmental Bio-Technology Workshop for Reducing GHGs Emissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151639v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of cyanobacterial strains determine the spatial development of a complex phototrophic microbial community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecologically engineering methanotrophic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roald Kommedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Frontier Scientists Workshop: Environmental Bio-Technology Workshop for Reducing GHGs Emissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
+              <w:t xml:space="preserve">13. IWA Wastewater Ponds and Algal Technologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jul 2022, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152290v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering light-driven microbial syntrophies for the generation of value-added products from waste</w:t>
+                <w:t xml:space="preserve">Properties of cyanobacterial strains determine the spatial development of a complex phototrophic microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theo Murphy scientific meeting “Microbial ecology for engineering biology”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the Royal Society UK, Mar 2022, Steventon, United Kingdom</w:t>
+              <w:t xml:space="preserve">42. Frontier Scientists Workshop: Environmental Bio-Technology Workshop for Reducing GHGs Emissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152190v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale activities of individual photogranules as a function of light and carbon availabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering light-driven microbial syntrophies for the generation of value-added products from waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, South Korea</w:t>
+              <w:t xml:space="preserve">Theo Murphy scientific meeting “Microbial ecology for engineering biology”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Royal Society UK, Mar 2022, Steventon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033341v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triangular syntrophic interactions in methanotrophic photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscale activities of individual photogranules as a function of light and carbon availabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280523v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic consortium of methanotrophy and phototrophy for biological methane conversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hando Ko</w:t>
+                <w:t xml:space="preserve">Triangular syntrophic interactions in methanotrophic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. online Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739394v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of value-added molecules from wastewater, example oxygenic photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic consortium of methanotrophy and phototrophy for biological methane conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Geol Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hando Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention of the Korean Civil Engineering Society 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pyungchang, South Korea</w:t>
+              <w:t xml:space="preserve">28. online Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917621v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the biological activity of a fluffy oxygenic photogranule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12421,73 +12702,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque annuel du Réseau National Biofilm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygenic photogranules: from ecology to wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12542,73 +12823,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Occitanie. FRA., Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturally occuring cyanobacteria can form oxygenic photogranules to treat wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12637,1701 +12918,1714 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International conference on toxic cyanobacteria “Learning from the past to predict the future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental coalescence of microbial communities in anaerobic digesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of value-added molecules from wastewater, example oxygenic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Convention of the Korean Civil Engineering Society 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pyungchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786680v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the use of oxygenic photogranules for wastewater treatment in sequencing batch reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Himanshu Kumar Khuntia</w:t>
+                <w:t xml:space="preserve">Experimental coalescence of microbial communities in anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786681v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Optimizing the use of oxygenic photogranules for wastewater treatment in sequencing batch reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himanshu Kumar Khuntia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786936v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial abundance drives photogranulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Biofilms: Granular Sludge Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Delft University of Technology (DTU). NLD. International Water Association (IWA), INT., Mar 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799544v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate complexity favors community coalescence after mixing of methane-producing communities</w:t>
+                <w:t xml:space="preserve">Cyanobacterial abundance drives photogranulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angus Buckling</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">IWA Biofilms: Granular Sludge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology (DTU). NLD. International Water Association (IWA), INT., Mar 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737121v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du LAMACs : Lab-scale Automated and Multiplexed Anaerobic Chemostat system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate complexity favors community coalescence after mixing of methane-producing communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Plouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Sierocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus Buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nutrition et Ecosystèmes Microbiens - NEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790981v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring minimum conditions allowing photogranulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du LAMACs : Lab-scale Automated and Multiplexed Anaerobic Chemostat system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Journées Nutrition et Ecosystèmes Microbiens - NEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786939v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering of granular phototrophic ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring minimum conditions allowing photogranulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791635v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENgineerInG interactions in Methanogenic communities at the Ecosystem level - ENIGME</w:t>
+                <w:t xml:space="preserve">Ecological engineering of granular phototrophic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787610v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the background of 16S rDNA sequencing data: looking for ‘rare’ sequences of pathogenic bacteria from DNA of biogas plant digestates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+                <w:t xml:space="preserve">ENgineerInG interactions in Methanogenic communities at the Ecosystem level - ENIGME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM seminar (Nutrition et Ecosystèmes Microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Pee sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785337v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering for piloting bioprocesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Into the background of 16S rDNA sequencing data: looking for ‘rare’ sequences of pathogenic bacteria from DNA of biogas plant digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biotechnology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inha University. KOR., Oct 2017, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">NEM seminar (Nutrition et Ecosystèmes Microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Pee sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785336v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of experiments in anaerobic digestion: simpler, greater and easier than you had ever hoped</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological engineering for piloting bioprocesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">Environmental Biotechnology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inha University. KOR., Oct 2017, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733779v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of oxygenic photo-granules and its application for aeration-free wastewater treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caitlyn Butler</w:t>
+                <w:t xml:space="preserve">Replication of experiments in anaerobic digestion: simpler, greater and easier than you had ever hoped</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Plouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEFTEC 2017 - 90. annual Water Environment Federation’s Annual Technical Exhibition and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Water Environment Federation (WEF). USA., Sep 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737810v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering of oxygenic photogranules for biotechnological applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of oxygenic photo-granules and its application for aeration-free wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chul Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed S Abouhend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenye Camilla Kuo-Dahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlyn Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Biohydrogen and Biorefinery Symposium (ABBS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">WEFTEC 2017 - 90. annual Water Environment Federation’s Annual Technical Exhibition and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Water Environment Federation (WEF). USA., Sep 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792673v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blending complex ecosystems: do microbial diversity or microbial interactions matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEM seminar (Nutrition et Ecosystèmes Microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexed chemostats: a smart way for serious testing of ecological theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Plouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogranules may shake sewage treatment up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14360,1562 +14654,1562 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages On Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager les ressources microbiennes impliquées dans la digestion anaérobie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+                <w:t xml:space="preserve">Ecological engineering of oxygenic photogranules for biotechnological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Asia Biohydrogen and Biorefinery Symposium (ABBS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163005v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentous cyanobacteria in granular biofilms containing microalgae and bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kuo-Dahab</w:t>
+                <w:t xml:space="preserve">Manager les ressources microbiennes impliquées dans la digestion anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">249. American Chemical Society National Meeting &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2015, Denver, United States</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742286v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing ecosystems during start-up of anaerobic digesters improves final performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filamentous cyanobacteria in granular biofilms containing microalgae and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristie Stauch-White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kuo-Dahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chul Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">249. American Chemical Society National Meeting &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163002v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des communautés algales et bactériennes durant la colonisation de lagunes ouvertes : lien avec la communauté aéroportée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of microalgae and anaerobic digestion within a biorefinery approach for reuse and/or recovery of human residues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing ecosystems during start-up of anaerobic digesters improves final performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Seminar on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Apr 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742451v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neglecting the inoculum of anaerobic digesters: a missed opportunity?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of microalgae and anaerobic digestion within a biorefinery approach for reuse and/or recovery of human residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">1. International Seminar on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Apr 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739859v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: How to use molecular biology tools for the study of anaerobic digestion process?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gales</w:t>
+                <w:t xml:space="preserve">Neglecting the inoculum of anaerobic digesters: a missed opportunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740576v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity effects explain overyielding in assembled anaerobic foodwebs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Keynote: How to use molecular biology tools for the study of anaerobic digestion process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Calabria de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Callejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739651v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microbial diversity in ecosystem functioning : More than the sum of its part</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering and managing microbial ecosystems to obtain and maintain a desired process performance – Ecological (and molecular) approaches for biotechnological questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Université Catholique Pontificale de Valparaiso (PUCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pontificia Universidad Católica de Valparaíso (PUCV). Valparaiso, CHL., Dec 2014, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">Seminar at Korean Institute for Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Institute for Energy Research (KIER). Daejon, KOR., Aug 2014, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792012v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering and managing microbial ecosystems to obtain and maintain a desired process performance – Ecological (and molecular) approaches for biotechnological questions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Robust estimation of phylogenetic diversity: steer clear of rare species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Korean Institute for Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Institute for Energy Research (KIER). Daejon, KOR., Aug 2014, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">Bioinformatique pour la Génomique Environnementale (BGE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792015v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of phylogenetic diversity: steer clear of rare species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart Haegeman</w:t>
+                <w:t xml:space="preserve">Dark fermentation of lignocellulosic biomass: byproducts of dilute acid hydrolysis of sunflower stalks provoke a metabolic shift from hydrogen/acetate/butyrate to lactate/ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatique pour la Génomique Environnementale (BGE2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion du réseau COST EUBis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739285v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark fermentation of lignocellulosic biomass: byproducts of dilute acid hydrolysis of sunflower stalks provoke a metabolic shift from hydrogen/acetate/butyrate to lactate/ethanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Recycling anaerobic digestion effluents in microalgae culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Uggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau COST EUBis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Young Algaeneers Symposium (YAS2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795644v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling anaerobic digestion effluents in microalgae culture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Diversity: what we WANT and what we CAN estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Algaeneers Symposium (YAS2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Apr 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Seminar at Korean Institute for Energy Research (KIER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Institute for Energy Research (KIER). Daejon, KOR., Aug 2014, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739570v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is performance of anaerobic digestion dictated by the inoculum and traceable by bioindicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15957,1328 +16251,1285 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Diversity: what we WANT and what we CAN estimate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can we best engineer and manage microbial ecosystems to obtain and maintain a desired process performance and stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Korean Institute for Energy Research (KIER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Institute for Energy Research (KIER). Daejon, KOR., Aug 2014, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau INRA Nutrition et Ecosystèmes Microbiens (NEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792011v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we best engineer and manage microbial ecosystems to obtain and maintain a desired process performance and stability?</w:t>
+                <w:t xml:space="preserve">Diversity effects explain overyielding in assembled anaerobic foodwebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau INRA Nutrition et Ecosystèmes Microbiens (NEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792043v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined alkaline- enzymatic pretreatments with sunflower stalks enhance biohydrogen production</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of microbial diversity in ecosystem functioning : More than the sum of its part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioH2 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Université Catholique Pontificale de Valparaiso (PUCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontificia Universidad Católica de Valparaíso (PUCV). Valparaiso, CHL., Dec 2014, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802920v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration spatiale des communautés microbiennes au cours de la dégradation et de la conversion de la lignocellulose en biogaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques du Réseau National Biofilm, Les Biofilms, Remue-Ménage aux Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA). FRA., Nov 2013, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of microbial communities producing biohydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioH2 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New urban wastewater treatment with Autotrophic Membrane Bioreactor (AutoMBR) at low COD/N substrate ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grasmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. IWA Specialised Membrane Technology Conference and Exhibition for Water and Wastewater Treatment and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Aug 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of halophilic microbial communities from anaerobic sediments in continuous anaerobic bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de facteurs biotiques de contrôle d’écosystèmes fermentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Feb 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir de perturbateurs endocriniens et suivi de leur activité au cours de la digestion anaérobie de boues urbaines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+                <w:t xml:space="preserve">Combined alkaline- enzymatic pretreatments with sunflower stalks enhance biohydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">BioH2 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971108v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancement du projet CreativERU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grasmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ochoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journées Ecotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of biotic factors to stabilize or improve the fermentative hydrogen production in mixed cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Hydrogen Energy Conference - WHEC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Hydrogen and Fuel Cell Association. CAN., Jun 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does community structure affect performance of ecosystem function ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17307,2031 +17558,2156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., Nov 2012, Isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des matériaux-supports sur la mise en place d’un biofilm. Impact sur le démarrage d’un réacteur anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Thématiques, Les biofilms au service des biotechnologies, Bioénergies, Agro-alimentaire, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jan 2012, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rarity and the problem of measuring diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Moriarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dushoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium of Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic micropollutants degradation under anaerobic mesophilic condition with respect to the inoculum origin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Devenir de perturbateurs endocriniens et suivi de leur activité au cours de la digestion anaérobie de boues urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746629v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How animals can help us on anaerobic digestion? The microbial and process engineering points of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J.-J. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Arcemisbehere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. KL3-2 page 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hydraulic retention time (HRT) on biofilm development: molecular analysis and modelling of microbial competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Caylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Brockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilm Conference 2011 Processes in Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of RNA-SIP by pyrosequencing to identify putative 4-n-nonylphenol degraders in activated sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Guitierrez-Zammora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique Environnementale Lyon 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major role of sub-dominant bacteria in mixed cultures producing biohydrogen by dark fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Guidici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of total solids on bacterial and archaeal communities in semi-dry and dry anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lignocellulose-derived compounds on fermentative hydrogen-producing mixed cultures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">The dynamics of diversity of an activated sludge in artificially coupled microcosms mimicking ecosystems with increasing dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bueche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">IWA conference on Microbes in Wastewater &amp; Waste Treatment, Bioremediation and Energy Production (MWT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jan 2011, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745239v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystèmes en microplaques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of lignocellulose-derived compounds on fermentative hydrogen-producing mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau INRA Nutrition et Ecosystèmes Microbiens (NEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802924v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of diversity of an activated sludge in artificially coupled microcosms mimicking ecosystems with increasing dispersal</w:t>
+                <w:t xml:space="preserve">Ecosystèmes en microplaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA conference on Microbes in Wastewater &amp; Waste Treatment, Bioremediation and Energy Production (MWT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jan 2011, Goa, India</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau INRA Nutrition et Ecosystèmes Microbiens (NEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809882v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of support material properties on the adhesion and growth as a biofilm of a methanogenic consortium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Organic micropollutants degradation under anaerobic mesophilic condition with respect to the inoculum origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756550v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of total solid concentration on anaerobic digestion : from wet to dry technology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Influence of support material properties on the adhesion and growth as a biofilm of a methanogenic consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venice 2010 - Third International Symposium on Energy from Biomass and Waste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Venise, Italy</w:t>
+              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751137v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and the neutral chemostat: Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Influence of total solid concentration on anaerobic digestion : from wet to dry technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF Workshop on Theoretical Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Venice 2010 - Third International Symposium on Energy from Biomass and Waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812892v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the nitrate reductase genes in the Pseudomonas genus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and the neutral chemostat: Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. FEMS congress of European microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">ESF Workshop on Theoretical Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761119v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversity of the nitrate reductase genes in the Pseudomonas genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roussel-Delif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Tarnawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. FEMS congress of European microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influencce of elevated atmospheric pCO2 on the culturable nitrate-dissimilating Pseudomonas and their nitrate reductases in the rhizosphere of perennial grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roussel-Delif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tarnawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium : structure and function of soil microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19341,51 +19717,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoculating the microbiota for functional control - a seemingly impossible undertaking, a reflection on deadlocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19414,73 +19790,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Symposium on Microbial Ecology (ISME19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un protocole de co-extractions transcriptomiques et métabolomiques pour la caractérisation des photogranules oxygéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Séguéla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19539,100 +19915,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées du RFMF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des communautés bactériennes endémiques et des pathogènes lors du retour au sol des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19664,319 +20040,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of shear stress on the growth of a native microalgal-bacteria consortium in a pilot scale raceway treating urban wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Zuccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Seira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilm : Granular Sludge Conference, IWAlgae2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of algal and bacterial communities during colonization of open-water ponds: link with atmospheric microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. EMBO Conference on Aquatic Microbial Ecology (SAME-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Uppsala, Sweden. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is performance of anaerobic digestion dictated by the inoculum and traceable by bioindicators ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20018,475 +20394,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference “Applied &amp; Environmental Microbiology: Microbes that Influence, Sustain and Protect Our Planet”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, South Hadley, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et structure des communautés microbiennes dans des bioréacteurs à membrane de nitrification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Distribution spatiale des communautés microbiennes du système hydrothermal alcalin de la baie de Prony, Nouvelle Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Parent, France. , 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Parent, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750245v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale des communautés microbiennes du système hydrothermal alcalin de la baie de Prony, Nouvelle Calédonie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique et structure des communautés microbiennes dans des bioréacteurs à membrane de nitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Yu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Parent, France. 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Parent, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748380v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie écologique d’écosystèmes microbiens : impact de facteurs biotiques sur les réseaux métaboliques d’écosystèmes fermentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'INRA 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to choose the best inoculum for starting an anaerobic digester?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20501,907 +20877,907 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human microbiota drives indoor air microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar organic micropollutants fate in anaerobic mesophilic digesters fed with the same contaminated sludge but exhibiting different microbial populations and different metabolisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Ménach</w:t>
+                <w:t xml:space="preserve">Interspecies interactions for triggering the hydrogen fermentative metabolism in mixed cultures: biotic factors can stabilize or improve production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNRPE 2012, Recent advances on the environmental and health effects of endocrine disrupters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808649v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial communities associated with alkaline hydrothermal systems of Prony Bay, New Caledonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cathala-Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
+              <w:t xml:space="preserve">PNRPE 2012, Recent advances on the environmental and health effects of endocrine disrupters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745796v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies interactions for triggering the hydrogen fermentative metabolism in mixed cultures: biotic factors can stabilize or improve production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial communities associated with alkaline hydrothermal systems of Prony Bay, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Benaïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744935v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des développements méthodologiques multi-omiques en méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomasse et déchets pour la production de bioénergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère ed., CNRS Editions, 345 p., 2013, A découvert, 978-2-271-07678-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21411,139 +21787,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surr-O-Gate : Mise au point d’un surrogate de bactérie pathogène pour le suivi de l’hygiénisation du procédé de méthanisation et des pré/post-traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Sanglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Déclaration d'Invention DI-RV-23-0066. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of removing dissolved methane from a liquid composition using biomass in the form of granules and granules of biomass for implementing same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21565,99 +21941,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Kommedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP20305063. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Methanotrophic Oxygenic PhotoGranules (MOPG) for methane removal from effluent of any type of anaerobic digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21679,305 +22055,305 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Kommedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : Déclaration d'Invention DI-RV-19-0042. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for measuring the biological diversity of a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 2203744 ( A1) - EP 2053401 (A1) - WO 2009053393 (A1). 2010, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for measuring the biological diversity of a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 2203744 B1. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21987,161 +22363,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single community dominates structure and function of a mixture of multiple methanogenic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Sierocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Grosskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId535"/>
+      <w:footerReference w:type="default" r:id="rId550"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22288,51 +22664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yamborko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schwab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Davoudpour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33762-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Billery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Gaval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-025-09728-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122976" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130986" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ashoor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hoon Jun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Do Ko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwon Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2023.108129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Sukma Safitri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Kommedal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2021.100106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3784" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Abouhend" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeera A. Ansari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Butler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04745" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ripple" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Newsome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Barnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moomaw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz088" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Uggetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2018.10.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcnair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye C. Kuo-Dahab" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn S. Butler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00403" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Plouchart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193748" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maiguizo-Diagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Aida Ndiaye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ndour-Badiane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v132i1.2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Butler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Abouhend" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16614-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Venkiteshwaran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.12.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Ripple" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Newsome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Galetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamgir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix125" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Jung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhoon Hwang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.176" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624588v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sierocinski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grosskopf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alston" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugazhendi Arulazhagan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0071-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Zitomer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cabezas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Calabria de Araujo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Callejas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9380-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633224v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Tapia-Venegas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brandhoff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6832-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125552" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz C&#225;rdenas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7283" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Sen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0394-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.814" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Budan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Saunier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Gillman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402863v" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859547v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moriarty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dushoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.10" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651563v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi-Guendouz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.121" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benomar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0b3-dy98" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652108v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vasseur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.128" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642009v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KNP5Z0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649918v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coupland" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204209v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0528-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ4622K5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME11264" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647926v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.12.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5VS1HP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.12.100" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXCF8MK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677381v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guidici-Orticoni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.06.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX28CGSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05549-11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.07.076" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ16DMLK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.035" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BJHPRLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525757v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svercel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Duffy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve D&#233;fago" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.11.030" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXQJMLT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vanpeteghem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.16311.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9A527F8AFA823D3C150FDD0564A71C747A40A1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Chandra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03911.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Jossi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tarnawski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kohler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00040.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gobat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-8809-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126966v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Locatelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aragno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(03)00130-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126961v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Teyssier-Cuvelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2002.00319.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0723-2020-00110" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823788v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Reignaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823867v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152033v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151931v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950223v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822753v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152281v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152290v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152190v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280523v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739394v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Geol Na" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hando Ko" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917621v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735765v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786680v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786681v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Kumar Khuntia" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799544v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790981v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786939v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791635v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787610v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785337v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785336v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733779v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737810v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Abouhend" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792673v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794096v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739627v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739957v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742286v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Stauch-White" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163002v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512108v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742451v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hamelin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739859v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739651v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792012v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792015v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739285v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Latrille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795644v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739570v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741657v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792011v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792043v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802920v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805556v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809567v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808462v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745503v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750289v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971108v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810250v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochoa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744913v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744895v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746113v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971107v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161658v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746629v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000584v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Godon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Arcemisbehere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore T. Bouchez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744610v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809518v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Guitierrez-Zammora" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chong" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745801v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746311v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745239v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802924v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809882v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bueche" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756550v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751137v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812892v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761119v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roussel-Delif" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763171v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795112v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613787v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151620v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917632v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738728v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750245v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748380v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745920v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744473v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sandre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748397v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ga&#252;zere" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745508v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808649v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le M&#233;nach" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744935v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805325v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152531v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152483v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152468v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190324v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860587v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790868v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yamborko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schwab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Davoudpour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33762-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Billery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Gaval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-025-09728-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122976" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130986" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ashoor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hoon Jun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Do Ko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwon Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2023.108129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Sukma Safitri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Kommedal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2021.100106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Abouhend" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeera A. Ansari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Butler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04745" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ripple" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Newsome" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Barnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moomaw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3784" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Plouchart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193748" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maiguizo-Diagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Aida Ndiaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ndour-Badiane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v132i1.2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Uggetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2018.10.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcnair" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye C. Kuo-Dahab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn S. Butler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00403" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Venkiteshwaran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.12.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Ripple" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Newsome" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Galetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamgir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix125" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Jung" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhoon Hwang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.176" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sierocinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grosskopf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alston" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.056" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Butler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Abouhend" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16614-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugazhendi Arulazhagan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0071-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Zitomer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637362v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Tapia-Venegas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brandhoff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6832-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125552" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz C&#225;rdenas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7283" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633224v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635684v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cabezas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Calabria de Araujo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Callejas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9380-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640314v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.814" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637731v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12115" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Sen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0394-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859547v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moriarty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dushoff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.10" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi-Guendouz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.121" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641895v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benomar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0b3-dy98" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651015v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Budan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Saunier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Gillman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647473v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402863v" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vasseur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.128" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642009v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809614v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.033" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KNP5Z0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649918v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coupland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204209v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0528-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ4622K5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME11264" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647926v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.12.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5VS1HP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.12.100" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXCF8MK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677381v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guidici-Orticoni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.06.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX28CGSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05549-11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662277v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.035" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BJHPRLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.07.076" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ16DMLK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525757v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svercel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brion Duffy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve D&#233;fago" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.11.030" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vanpeteghem" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.16311.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9A527F8AFA823D3C150FDD0564A71C747A40A1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668103v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Chandra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03911.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442595v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Jossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tarnawski" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kohler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00040.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gobat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-8809-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126966v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Locatelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aragno" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(03)00130-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126959v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0723-2020-00110" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126961v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Teyssier-Cuvelle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2002.00319.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02868626v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Dawson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Zimpfer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Kennedy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Smyth" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamelin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-063" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02868612v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouvier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reddell" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zimpfer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.1999.00068.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5DMV0X6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601539v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823788v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795195v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Reignaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823867v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152033v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950223v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151931v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822753v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152281v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151639v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152290v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152190v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280523v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739394v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Geol Na" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hando Ko" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735765v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917621v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786680v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786681v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Kumar Khuntia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799544v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737121v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790981v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786939v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791635v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787610v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785337v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785336v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733779v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737810v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Abouhend" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794096v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739627v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739957v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792673v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163005v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742286v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Stauch-White" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512108v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163002v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742451v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hamelin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739859v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740576v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792015v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739285v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Latrille" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795644v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739570v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792011v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741657v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792043v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739651v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792012v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805556v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809567v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808462v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745503v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750289v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802920v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810250v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochoa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744913v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744895v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746113v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971107v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161658v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971108v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000584v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Godon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Arcemisbehere" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore T. Bouchez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744610v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809518v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Guitierrez-Zammora" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chong" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745801v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746311v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809882v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bueche" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745239v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802924v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746629v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756550v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751137v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812892v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761119v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roussel-Delif" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763171v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795112v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613787v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151620v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917632v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738728v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792455v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748380v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750245v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745920v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744473v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sandre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748397v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ga&#252;zere" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745508v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744935v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808649v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le M&#233;nach" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805325v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152531v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152483v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152468v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190324v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860587v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790868v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>