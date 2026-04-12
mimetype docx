--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -403,512 +403,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of unsolubilized matter and leachate recirculation in a two-step anaerobic digestion model: impacts on methane production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noha El Khattabi</w:t>
+                <w:t xml:space="preserve">Synthesis of optimal control under state constraints for crop fertigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahugnon Dadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218339025500408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02754-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121541v1</w:t>
+                <w:t xml:space="preserve">hal-05102574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Empirical Fractional Approach for Modeling the Clogging of Membrane Filtration During Protein Microfiltration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Anaerobic Digestion Model With Two Serial Interconnected Chemostats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamer Hmidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes15040099⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (7), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-025-01475-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061207v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of optimal control under state constraints for crop fertigation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Novel Empirical Fractional Approach for Modeling the Clogging of Membrane Filtration During Protein Microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Hanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hentabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 207 (2), </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-025-02754-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes15040099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102574v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Anaerobic Digestion Model With Two Serial Interconnected Chemostats</w:t>
+                <w:t xml:space="preserve">Consideration of unsolubilized matter and leachate recirculation in a two-step anaerobic digestion model: impacts on methane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thamer Hmidhi</w:t>
+                <w:t xml:space="preserve">Oumaima Laraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">Noha El Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87 (7), pp.95. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.1367-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-025-01475-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218339025500408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199146v1</w:t>
+                <w:t xml:space="preserve">hal-05121541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling MBR fouling: A critical review analysis towards establishing a framework for good modeling practices</w:t>
               </w:r>
@@ -1022,265 +1022,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Continuous Resin Adsorption and Anaerobic Digestion of Olive Mill Wastewater for Polyphenol and Energy Recovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of anaerobic digestion Model with two serial interconnected chemostats *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamer Hmidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en18133226⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (95), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-025-01475-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253966v1</w:t>
+                <w:t xml:space="preserve">hal-04667969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of anaerobic digestion Model with two serial interconnected chemostats *</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined Continuous Resin Adsorption and Anaerobic Digestion of Olive Mill Wastewater for Polyphenol and Energy Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsef Neffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessadek Essadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-025-01475-5⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (13), pp.3226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en18133226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667969v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Genericity of an Adaptive Optimal Control Approach to Optimize Membrane Filtration Systems</w:t>
               </w:r>
@@ -3895,177 +3895,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrolysis: Simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Position paper – progress towards standards in integrated (aerobic) MBR modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
+                <w:t xml:space="preserve">J. Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Charnier</w:t>
+                <w:t xml:space="preserve">Jérôme C Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhles Kouas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
+                <w:t xml:space="preserve">A. Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.10.004⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2020.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904361v1</w:t>
+                <w:t xml:space="preserve">hal-03132246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from Microbial Transition State Theory on Monod's Affinity Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4087,233 +4087,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5323), pp.5323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-62213-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position paper – progress towards standards in integrated (aerobic) MBR modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Brepols</w:t>
+                <w:t xml:space="preserve">Modelling hydrolysis: Simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Comas</w:t>
+                <w:t xml:space="preserve">Mokhles Kouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme C Harmand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Heran</w:t>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robles</w:t>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.150-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2020.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132246v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometrical Approach for the Optimal Control of Sequencing Batch Bio-Reactors</w:t>
               </w:r>
@@ -4644,425 +4644,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dual Substrate Limitation on Biodenitrification Modeling in Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About biomass overyielding of mixed cultures in batch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Abaali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
+                <w:t xml:space="preserve">Sahar El Aida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (8), pp.890. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 322, pp.108322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr8080890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2020.108322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948952v1</w:t>
+                <w:t xml:space="preserve">hal-02469862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About biomass overyielding of mixed cultures in batch processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Availability of the Molecular Switch XylR Controls Phenotypic Heterogeneity and Lag Duration during Escherichia coli Adaptation from Glucose to Xylose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar El Aida</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Tchouanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2020.108322⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02938-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469862v1</w:t>
+                <w:t xml:space="preserve">hal-03096881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability of the Molecular Switch XylR Controls Phenotypic Heterogeneity and Lag Duration during Escherichia coli Adaptation from Glucose to Xylose</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Dual Substrate Limitation on Biodenitrification Modeling in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lestrade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mostafa Abaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.02938-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr8080890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096881v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the anaerobic co-digestion of solid waste: From batch to semi-continuous simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhles Kouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5445,295 +5445,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiwindup Input-Output Linearization Strategy for the Control of a Multistage Continuous Fermenter With Input Constraints</w:t>
+                <w:t xml:space="preserve">Assessing practical identifiability during calibration and cross-validation of a structured model for high-solids anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Casenave</w:t>
+                <w:t xml:space="preserve">Vicente Pastor-Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Perez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2892932⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.114932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066978v1</w:t>
+                <w:t xml:space="preserve">hal-02623443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing practical identifiability during calibration and cross-validation of a structured model for high-solids anaerobic digestion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiwindup Input-Output Linearization Strategy for the Control of a Multistage Continuous Fermenter With Input Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Marc Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.766-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.114932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2892932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623443v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on anaerobic membrane bioreactors (AnMBRs) focused on modelling and control aspects</w:t>
               </w:r>
@@ -6013,51 +6013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,433 +6115,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion of solid waste: Towards a simple model to predict methane production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major changes in the composition of a Southern Ocean bacterial community in response to diatom-derived dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Sayadi</w:t>
+                <w:t xml:space="preserve">Marine Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.01.055⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (4), pp.1-46 / fiy034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623301v1</w:t>
+                <w:t xml:space="preserve">hal-01734675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major changes in the composition of a Southern Ocean bacterial community in response to diatom-derived dissolved organic matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+                <w:t xml:space="preserve">The reuse of reclaimed water for irrigation around the Mediterranean Rim: a step towards a more virtuous cycle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Monchy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+                <w:t xml:space="preserve">Akiça Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Thayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiy034⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.693 - 705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1292-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01734675v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reuse of reclaimed water for irrigation around the Mediterranean Rim: a step towards a more virtuous cycle?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+                <w:t xml:space="preserve">Co-digestion of solid waste: Towards a simple model to predict methane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhles Kouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+                <w:t xml:space="preserve">Sabine Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sousbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (3), pp.693 - 705. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 254, pp.40-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1292-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01767840v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model assessment of the prevailing fouling mechanisms in a submerged membrane anaerobic reactor treating low-strength wastewater</w:t>
               </w:r>
@@ -6902,269 +6902,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady state analysis of a syntrophic model: the effect of a new input substrate concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yessmine Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2018037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975462v3</w:t>
+                <w:t xml:space="preserve">hal-02608022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state analysis of a syntrophic model: the effect of a new input substrate concentration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.102-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608022v1</w:t>
+                <w:t xml:space="preserve">hal-01975462v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization in a Chemostat with Sampled and Delayed Measurements and Uncertain Growth Functions</w:t>
               </w:r>
@@ -7388,90 +7388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust assessment of both biochemical methane potential and degradation kinetics of solid residues in successive batches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhles Kouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7871,181 +7871,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives in Mathematical Modelling for Microbial Ecology</w:t>
+                <w:t xml:space="preserve">A model of a syntrophic relationship between two microbial species in a chemostat including maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Wade</w:t>
+                <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 275, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227423v1</w:t>
+                <w:t xml:space="preserve">hal-01541383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic model of an anaerobic reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Hmissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8074,148 +8027,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (38), pp.213-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of a syntrophic relationship between two microbial species in a chemostat including maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives in Mathematical Modelling for Microbial Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 275, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321 (64-74), pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01541383v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species coexistence in nitrifying chemostats: a model of microbial interactions</w:t>
               </w:r>
@@ -8437,269 +8437,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global dynamics of the buffered chemostat for a general class of response functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+                <w:t xml:space="preserve">Instrumentation and control of anaerobic digestion processes: a review and some research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihab Haidar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Gaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-014-0814-7⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.615-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-015-9382-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923826v1</w:t>
+                <w:t xml:space="preserve">hal-01256735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation and control of anaerobic digestion processes: a review and some research challenges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gaida</w:t>
+                <w:t xml:space="preserve">Global dynamics of the buffered chemostat for a general class of response functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wolf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (4), pp.615-648. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (1), pp.69-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11157-015-9382-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-014-0814-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01256735v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic and systematic procedure to derive a simplified model from the anaerobic digestion model No. 1 (ADM1)</w:t>
               </w:r>
@@ -9034,131 +9034,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing biogas production from the anaerobic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Analysis and Validation of a Simple Dynamic Model of a Submerged Membrane Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Ghouali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérome Harmand</w:t>
+                <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36, pp.79-88. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.97-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205935v1</w:t>
+                <w:t xml:space="preserve">hal-01087630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasibility of resident biofilms by allochthonous communities in bioreactors</w:t>
               </w:r>
@@ -9268,174 +9281,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Analysis and Validation of a Simple Dynamic Model of a Submerged Membrane Bioreactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximizing biogas production from the anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+                <w:t xml:space="preserve">Amel Ghouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.97-108. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087630v1</w:t>
+                <w:t xml:space="preserve">hal-01205935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mathématique d'un modèle de digestion anaérobie à trois étapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10147,425 +10147,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Oldest Existing Set of Substrate-optimized Anaerobic Processes: Digestive Tracts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+                <w:t xml:space="preserve">Anaerobic Membrane BioReactor modeling in the presence of Soluble Microbial Products (SMP) - the Anaerobic Model AM2b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-013-9339-y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228, pp.1011-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644908v1</w:t>
+                <w:t xml:space="preserve">hal-00859541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porosity structures on mixing-induced reactivity at chemical equilibrium in mobile/immobile Multi-Rate Mass Transfer (MRMT) and Multiple INteracting Continua (MINC) models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (12), pp.8511-8530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013WR013808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Membrane BioReactor modeling in the presence of Soluble Microbial Products (SMP) - the Anaerobic Model AM2b</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
+                <w:t xml:space="preserve">Overview of the Oldest Existing Set of Substrate-optimized Anaerobic Processes: Digestive Tracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Arcemisbehere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Miambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 228, pp.1011-1022. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.1063 - 1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-013-9339-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859541v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the chemostat model with flocculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10761,248 +10761,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mathematical analysis of a syntrophic relationship between two microbial species in a chemostat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Bifurcation and stability analysis of a two step model for monitoring anaerobic digestion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. El Hajji</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2012.9.627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), p. 1008 - p. 1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2012.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765311v1</w:t>
+                <w:t xml:space="preserve">hal-00777051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation and stability analysis of a two step model for monitoring anaerobic digestion processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">The mathematical analysis of a syntrophic relationship between two microbial species in a chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cherki</w:t>
+                <w:t xml:space="preserve">M. El Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (6), p. 1008 - p. 1019. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), p. 627 - p. 645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2012.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2012.9.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777051v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal-time bioremediation of natural water resources</w:t>
               </w:r>
@@ -11099,265 +11099,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical study of a syntrophic relationship of a model of anaerobic digestion process.</w:t>
+                <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miled M. El Hajji</w:t>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric F. Mazenc</w:t>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2010.7.641⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000455v1</w:t>
+                <w:t xml:space="preserve">hal-00886549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mathematical study of a syntrophic relationship of a model of anaerobic digestion process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+                <w:t xml:space="preserve">Miled M. El Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+                <w:t xml:space="preserve">Frédéric F. Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3), pp.641-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2010.7.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886549v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards functional molecular fingerprints</w:t>
               </w:r>
@@ -11699,303 +11699,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long run coexistence in the chemostat with multiple species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Dochain</w:t>
+                <w:t xml:space="preserve">Association between competition and obligate mutualism in a chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled El Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.11.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (6), pp.635 - 647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17513750902915978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554535v1</w:t>
+                <w:t xml:space="preserve">hal-00858541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between competition and obligate mutualism in a chemostat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miled El Hajji</w:t>
+                <w:t xml:space="preserve">Long run coexistence in the chemostat with multiple species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (2), pp.252-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17513750902915978⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00858541v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a robust interval observer to an anaerobic digestion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor V. Alcaraz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12323,662 +12323,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an integrated system for the optimization of sequencing batch reactors</w:t>
+                <w:t xml:space="preserve">Optimal control of biological SBRs for the treatment of dairy and toxic wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ratini</w:t>
+                <w:t xml:space="preserve">M.J. Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pirani</w:t>
+                <w:t xml:space="preserve">Djalel Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mariani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaime A. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (1), pp.67-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13873950701723457⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950701723408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653828v1</w:t>
+                <w:t xml:space="preserve">hal-02667345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of biological SBRs for the treatment of dairy and toxic wastewaters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaime A. Moreno</w:t>
+                <w:t xml:space="preserve">Practical coexistence in the chemostat with arbitrarily close growth functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13873950701723408⟩</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 9, 2007 Conference in Honor of Claude Lobry, 2008 (Spécial issue of Claude Lobry), pp.231-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667345v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical coexistence in the chemostat with arbitrarily close growth functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Dochain</w:t>
+                <w:t xml:space="preserve">On-line monitoring of nitrate and nitrite by UV spectrophotometry in a SBR process used for the treatment of industrial wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalel Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.1900⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (A106), pp.A106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.1606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999808v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line monitoring of nitrate and nitrite by UV spectrophotometry in a SBR process used for the treatment of industrial wastewaters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schoefs</w:t>
+                <w:t xml:space="preserve">Biological control of the chemostat with nonmonotonic response and different removal rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1542-6580.1606⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.539-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2008.5.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660139v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of the chemostat with nonmonotonic response and different removal rates</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of an integrated system for the optimization of sequencing batch reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ratini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quintabà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.539-547. </w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.67-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2008.5.539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13873950701723457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857810v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical modelling, identification and software sensors for SBRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fibrianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalel Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Ignatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13283,583 +13283,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic set-point titration for monitoring nitrification in SBRs</w:t>
+                <w:t xml:space="preserve">Development of hardware sensors for the online monitoring of SBR used for the treatment of industrial wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roberto Canziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicola Fiocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Canziani</w:t>
+                <w:t xml:space="preserve">Paolo Ratini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Ciappelloni</w:t>
+                <w:t xml:space="preserve">Massimiliano Pirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 58 (2), pp.331-336. </w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2008.387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13873950701723291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666474v1</w:t>
+                <w:t xml:space="preserve">hal-02660020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of hardware sensors for the online monitoring of SBR used for the treatment of industrial wastewaters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">Automatic set-point titration for monitoring nitrification in SBRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Fiocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ficara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonelli Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Canziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Pirani</w:t>
+                <w:t xml:space="preserve">Francesco Ciappelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (1), pp.27-37. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (2), pp.331-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13873950701723291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660020v1</w:t>
+                <w:t xml:space="preserve">hal-02666474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-dependent kinetics models for a simple description of complex phenomena in macroscopic mass-balance modeling of bioreactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Modeling bacteria flocculation as density-dependent growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.08.012⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (2), pp.535-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659324v1</w:t>
+                <w:t xml:space="preserve">hal-01019312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling bacteria flocculation as density-dependent growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Harmand</w:t>
+                <w:t xml:space="preserve">Density-dependent kinetics models for a simple description of complex phenomena in macroscopic mass-balance modeling of bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (2), pp.535-539. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 200 (3-4), pp.393-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.11077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019312v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denaturing gradient electrophoresis (DGE) and single-strand conformation polymorphism (SSCP) molecular fingerprintings revisited by simulation and used as a tool to measure microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14024,406 +14024,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial signature of drinking waters: myth or reality ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new hypothesis to explain the coexistence of n species in the presence of a single resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 329 (1), pp.40-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2005.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657637v1</w:t>
+                <w:t xml:space="preserve">hal-01001131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hypothesis to explain the coexistence of n species in the presence of a single resource</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
+                <w:t xml:space="preserve">On-line supervision and control of an aerobic SBR process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ciappelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalel Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (1), pp.169-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001131v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line supervision and control of an aerobic SBR process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microbial signature of drinking waters: myth or reality ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Paulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Desmoutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lardon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 53 (1), pp.169-177</w:t>
+              <w:t xml:space="preserve">, 2006, 53 (1), pp.259-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654523v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple steady state profiles in interconnected biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Khadry A.K. Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14612,51 +14612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust interval-based regulation for anaerobic digestion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor V. Alcaraz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14970,51 +14970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devisscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, pp.323-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15207,51 +15207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15378,368 +15378,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement optimal des capteurs et actionneurs d'un bioprocédé</w:t>
+                <w:t xml:space="preserve">Model based prediction of the clogging of an anaerobic fixed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45 (4-5), pp.255-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679959v1</w:t>
+                <w:t xml:space="preserve">hal-02678856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based prediction of the clogging of an anaerobic fixed reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line measurements of COD, TOC, VFA, total and partial alkalinity in anaerobic digestion processes using infra-red spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 45 (4-5), pp.255-262</w:t>
+              <w:t xml:space="preserve">, 2002, 45 (10), pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678856v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line measurements of COD, TOC, VFA, total and partial alkalinity in anaerobic digestion processes using infra-red spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Placement optimal des capteurs et actionneurs d'un bioprocédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N°26 - 2ème Trimestre 2002, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675883v1</w:t>
+                <w:t xml:space="preserve">hal-02679959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust regulation of a class of partially observed nonlinear continuous bioreactors</w:t>
               </w:r>
@@ -15902,51 +15902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced monitoring and control of anaerobic wastewater treatment plants : fault detection and isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16131,51 +16131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 43 (7), pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16226,51 +16226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16334,51 +16334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprocess Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23, pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16429,51 +16429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13, pp.59-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16524,51 +16524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.171-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16593,51 +16593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control as a solution for monitoring and control of biological nutrient removal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17124,913 +17124,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive milling wastewater valorisation through phenolic compounds adsorption process and anaerobic digestion</w:t>
+                <w:t xml:space="preserve">Réutilisation des eaux usées traitées : atout ou handicap pour relever les défis de l'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Chaimaa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+                <w:t xml:space="preserve">Thomas Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Sandai, Japan</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782131v1</w:t>
+                <w:t xml:space="preserve">hal-04822693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REUSE OF TREATED WASTEWATER: ASSET OR HANDICAP IN ADDRESSING WATER CHALLENGES?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Harmand</w:t>
+                <w:t xml:space="preserve">Minimal water consumption for a crop fertirrigation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahugnon Dadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference ECC24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Control Association, Jun 2024, Stockholm, Sweden. pp.2380 - 2385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527213v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal water consumption for a crop fertirrigation model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahugnon Dadjo</w:t>
+                <w:t xml:space="preserve">Water quality dynamics modeling in multi-resources reservoirs for irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference ECC24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Euro-Mediterranean Conference on Wastewater Reuse,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520401v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation des eaux usées traitées : atout ou handicap pour relever les défis de l'eau ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive optimal model-based control of membrane systems fouling: a generic robust approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. IWA Regional Membrane Technology Conference, IWA-RMTC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Palermo, Italy. pp.165-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63357-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822693v1</w:t>
+                <w:t xml:space="preserve">hal-04516439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive optimal model-based control of membrane systems fouling: a generic robust approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive optimal control of membrane processes to minimize fouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Chaaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihel Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. IWA Regional Membrane Technology Conference, IWA-RMTC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference ECC24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1340-1345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63357-7_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04516439v1</w:t>
+                <w:t xml:space="preserve">hal-04516395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive optimal control of membrane processes to minimize fouling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REUSE OF TREATED WASTEWATER: ASSET OR HANDICAP IN ADDRESSING WATER CHALLENGES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference ECC24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04516395v1</w:t>
+                <w:t xml:space="preserve">hal-05527213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality dynamics modeling in multi-resources reservoirs for irrigation</w:t>
+                <w:t xml:space="preserve">Olive milling wastewater valorisation through phenolic compounds adsorption process and anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Jean-Louis</w:t>
+                <w:t xml:space="preserve">Hakim Chaimaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsef Neffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Euro-Mediterranean Conference on Wastewater Reuse,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sandai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793171v1</w:t>
+                <w:t xml:space="preserve">hal-04782131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying Membrane Fouling for Standardised Resistance-in-Series-Based Filtration Process Modelling in MBR Technology</w:t>
               </w:r>
@@ -18533,282 +18533,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive observer for time-varying nonlinear systems - application to a crop irrigation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of modeling and control for improving nutrient recycling via reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Aichouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Dadjo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Haddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Mulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174481v1</w:t>
+                <w:t xml:space="preserve">hal-03932392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of modeling and control for improving nutrient recycling via reuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptive observer for time-varying nonlinear systems - application to a crop irrigation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Dadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">62. IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.7489-7494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932392v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New framework for standardized notation in membrane filtration modelling for resource recovery from municipal wastewater</w:t>
               </w:r>
@@ -18919,51 +18919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réutilisation des eaux usées en droit interne et européen : regards croisés juridico-technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19008,286 +19008,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital sciences for bioeconomy of wastes, water and nutrients</w:t>
+                <w:t xml:space="preserve">Deterministic models to decipher the lag phase duration during diauxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+                <w:t xml:space="preserve">Florian Dupeuble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Tchouanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10 Vienna International Conference on Mathematical Modelling (MATHMOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.481-486, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609709v1</w:t>
+                <w:t xml:space="preserve">hal-03610317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic models to decipher the lag phase duration during diauxie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Enjalbert</w:t>
+                <w:t xml:space="preserve">Digital sciences for bioeconomy of wastes, water and nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 Vienna International Conference on Mathematical Modelling (MATHMOD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hammamet, Tunisia. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610317v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment orienter les procédés pour offrir de la flexibilité dans nos unités de traitement pour valoriser au mieux les nutriments</w:t>
               </w:r>
@@ -20748,64 +20748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical model of anaerobic digestion with hydrolytic process by means of leachate recirculation in landfills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Laraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha El Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21133,51 +21133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21250,51 +21250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21626,51 +21626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21706,265 +21706,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of a complex biotechnological process model using state-variable association method-Application to the anaerobic digestion of micro-algae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Optimization of membrane filtration systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jan 2017, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737092v1</w:t>
+                <w:t xml:space="preserve">hal-02735133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of membrane filtration systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Kalboussi</w:t>
+                <w:t xml:space="preserve">Reduction of a complex biotechnological process model using state-variable association method-Application to the anaerobic digestion of micro-algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Khedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2017, Hammamet, Tunisia. pp.135-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CADIAG.2017.8075645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735133v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed value strategy for the optimal control of biogas production in continuous bio-reactors</w:t>
               </w:r>
@@ -22093,51 +22093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenin Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ipanaqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22506,135 +22506,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEADY-STATE ANALYSIS OF A SYNTROPHIC ASSOCIATION OF TWO SPECIES IN A CHEMOSTAT: THE EFFECT OF A NEW INPUT CONCENTRATION SUBSTRATE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+                <w:t xml:space="preserve">Stabilization in a chemostat with sampled and delayed measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Complex Dynamical Systems in Life Sciences: Modeling and Analysis - 4thICCDS’2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, United States. pp.1857 - 1862, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7525189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581510v1</w:t>
+                <w:t xml:space="preserve">hal-01389864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-state analysis of a syntrophic association of two species in a chemostat : The effect of a new input concentration substrate</w:t>
               </w:r>
@@ -22659,51 +22655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Complex Dynamical Systems in Life Sciences: Modeling and Analysis - 4thICCDS’2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Ibn Zohr [Agadir] (UIZ). Agadir, MAR., Oct 2016, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22722,131 +22718,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization in a chemostat with sampled and delayed measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Malisoff</w:t>
+                <w:t xml:space="preserve">STEADY-STATE ANALYSIS OF A SYNTROPHIC ASSOCIATION OF TWO SPECIES IN A CHEMOSTAT: THE EFFECT OF A NEW INPUT CONCENTRATION SUBSTRATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. International Conference on Complex Dynamical Systems in Life Sciences: Modeling and Analysis - 4thICCDS’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Agadir, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389864v1</w:t>
+                <w:t xml:space="preserve">hal-01581510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overyielding in microbial ecosystems : what can we learn from modeling?</w:t>
               </w:r>
@@ -22901,90 +22901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codigestion : Prédiction de la production de méthane en mode continu à partir des données cinétiques des substrats acquises en mode batch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhles Kouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23026,90 +23026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hydrolysis: simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23270,407 +23270,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion models for control purposes: a short survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Hassam</w:t>
+                <w:t xml:space="preserve">A simple model of anaerobic membrane bioreactor integrating toxin effects: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739672v1</w:t>
+                <w:t xml:space="preserve">hal-02742254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse mathématiques de modèles de digestion anaérobie avec phase d'hydrolyse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Harmand</w:t>
+                <w:t xml:space="preserve">Anaerobic digestion models for control purposes: a short survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Khedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMTAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tanger, Maroc</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250345v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model of anaerobic membrane bioreactor integrating toxin effects: preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
+                <w:t xml:space="preserve">Analyse mathématiques de modèles de digestion anaérobie avec phase d'hydrolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yessmine Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">TAMTAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742254v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: Instrumentation and control of anaerobic digestion processes: A review and some research challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23816,64 +23816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of anaerobic digestion with new fractionation using simple model and ADM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhles Kouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24036,90 +24036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Multi-Stage Continuous Fermentor for the study of the wine fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24343,51 +24343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switching control strategy based on alkalinity to optimize biogas outflow in the start-up of an anaerobic digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24652,537 +24652,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling for the optimization of bioprocesses : where do we come back and where do we go ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of submerged membrane bioreactors with a view to control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t>
+              <w:t xml:space="preserve">11. IWA conference on Instrumentation Control and Automation - ICA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744965v1</w:t>
+                <w:t xml:space="preserve">hal-02744641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of submerged membrane bioreactors with a view to control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The buffered chemostat with non-monotonic response functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. IWA conference on Instrumentation Control and Automation - ICA2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.181-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744641v1</w:t>
+                <w:t xml:space="preserve">hal-00766243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The buffered chemostat with non-monotonic response functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ihab Haidar</w:t>
+                <w:t xml:space="preserve">Commande optimale en temps et en énergie d’un procédé biologique d’épuration de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference CB-WR-MED Conference/ 2nd AOP’ Tunisia Conference for Sustainable Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766243v2</w:t>
+                <w:t xml:space="preserve">hal-02744396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande optimale en temps et en énergie d’un procédé biologique d’épuration de l’eau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Characterization of particulate substrates in batch reactors for design and modelling purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garcia-Gen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference CB-WR-MED Conference/ 2nd AOP’ Tunisia Conference for Sustainable Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744396v1</w:t>
+                <w:t xml:space="preserve">hal-02749192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particulate substrates in batch reactors for design and modelling purposes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling for the optimization of bioprocesses : where do we come back and where do we go ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
+              <w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749192v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geometrical approach for the resolution of an optimal control problem</w:t>
               </w:r>
@@ -25397,51 +25397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25790,51 +25790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative properties of 3-step model of anaerobic digestion including hydrolysis of particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25911,51 +25911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified model of a submerged membrane bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26000,299 +26000,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fouling models for Membrane BioReactors (MBR)</w:t>
+                <w:t xml:space="preserve">Fouling models for Membrane BioReactors (MBR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grasmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Héran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Grasmick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. IWA Specialised Conference and Exhibition on Membrane Technology in Water and Wastewater Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Membranes for liquid separation and water treatment: Environmental Applications and Future Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925615v1</w:t>
+                <w:t xml:space="preserve">hal-00925662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling models for Membrane BioReactors (MBR)</w:t>
+                <w:t xml:space="preserve">Membrane fouling models for Membrane BioReactors (MBR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Héran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihel Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grasmick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Héran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes for liquid separation and water treatment: Environmental Applications and Future Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Torino, Italy</w:t>
+              <w:t xml:space="preserve">7. IWA Specialised Conference and Exhibition on Membrane Technology in Water and Wastewater Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925662v1</w:t>
+                <w:t xml:space="preserve">hal-00925615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et contrôle optimal d'un bioréacteur de dépollution des eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Ghouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26300,51 +26300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Alger, Algérie. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26477,51 +26477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mathématique d’un modèle de digestion anaérobie à trois étapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26873,377 +26873,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et contrôle optimal d’un bioréacteur de dépollution des eaux usées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Moussaoui</w:t>
+                <w:t xml:space="preserve">Towards a systematic approach to reduce complex bioprocess models - Application to the ADM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ficara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">20. IEEE Mediterranean Conference on Control and Automation (MED '12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Control Systems Society. FRA., Jul 2012, Barcelona, Spain. pp.573-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597552v1</w:t>
+                <w:t xml:space="preserve">hal-02747903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a systematic approach to reduce complex bioprocess models - Application to the ADM1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Ficara</w:t>
+                <w:t xml:space="preserve">Extensions of the chemostat model with flocculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. IEEE Mediterranean Conference on Control and Automation (MED '12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Control Systems Society. FRA., Jul 2012, Barcelona, Spain. pp.573-578</w:t>
+              <w:t xml:space="preserve">LAWOC 2012 - III Latin American Workshop on Optimization and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747903v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions of the chemostat model with flocculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">Analyse et contrôle optimal d’un bioréacteur de dépollution des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAWOC 2012 - III Latin American Workshop on Optimization and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597553v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex autochthonous biofilm community limits the invasion of a pure culture Aquabacterium spp. at various concentrations</w:t>
               </w:r>
@@ -27255,51 +27255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micol Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27380,51 +27380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27685,182 +27685,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et contrôle optimal d'un bioréacteur de dépollution des eaux usées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Ghouali</w:t>
+                <w:t xml:space="preserve">Extensions du modèle du chemostat en présence d’attachement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Alger, Algeria. pp.404-411</w:t>
+              <w:t xml:space="preserve">Les biofilms au service des biotechnologies - Bioénergies, Agro-alimentaire, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859573v1</w:t>
+                <w:t xml:space="preserve">hal-02750011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mathématique d'un modèle de digestion anaérobie à trois étapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27918,360 +27914,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions du modèle du chemostat en présence d’attachement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
+                <w:t xml:space="preserve">Analyse et contrôle optimal d'un bioréacteur de dépollution des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les biofilms au service des biotechnologies - Bioénergies, Agro-alimentaire, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
+              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Alger, Algeria. pp.404-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750011v1</w:t>
+                <w:t xml:space="preserve">hal-00859573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Soluble Microbial Products (SMP) in Anaerobic Membrane BioReactors (AMBR) : Equilibria and stability of the AM2b model ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+                <w:t xml:space="preserve">Analyse d'une relation syntrophique : cas d'un chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled M. El Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Sousse, Tunisie. pp.451-456</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858578v1</w:t>
+                <w:t xml:space="preserve">hal-01001159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une relation syntrophique : cas d'un chemostat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miled M. El Hajji</w:t>
+                <w:t xml:space="preserve">Modeling of the Soluble Microbial Products (SMP) in Anaerobic Membrane BioReactors (AMBR) : Equilibria and stability of the AM2b model ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). Laxenburg, AUT., Aug 2011, Milan, Italy. pp.3789-3794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001159v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreactor shape optimisation. Modeling, simulation, and shape optimization of a simple bioreactor for water treatment</w:t>
               </w:r>
@@ -28378,90 +28378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un modèle de digestion anaréobie avec dégradation enzymatique du substart sous forme solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Sousse, France. pp.457-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28607,51 +28607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a cascade observer for a model of bacterial batch culture with nutrient recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled El Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29074,51 +29074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled El Hajji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Franco-Chilean Workshop on Bioprocess Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29277,51 +29277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim B. Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. CAB 2010 : IFAC International Symposium on Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29346,64 +29346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How optical density measurements on artificially reconstituted soil ecosystems show the validity of the competitive exclusion principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled El Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29569,402 +29569,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t>
+              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001184v1</w:t>
+                <w:t xml:space="preserve">hal-01019301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of soil strains growth at batch culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled El Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019301v1</w:t>
+                <w:t xml:space="preserve">hal-00858560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of soil strains growth at batch culture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nowak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858560v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observers for the estimation of functional groups of the anaerobic digestion</w:t>
               </w:r>
@@ -30058,77 +30058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des communautés microbiennes telluriques à l'échelle du territoire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30183,77 +30183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des communautés microbiennes telluriques à l'échelle du territoire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30308,103 +30308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
@@ -30433,77 +30433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30558,103 +30558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial-biogeography of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Aug 2008, Vienne, Austria. pp.59-60</w:t>
@@ -30677,412 +30677,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical modelling, identification and software sensors for SBRs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+                <w:t xml:space="preserve">Development of an integrated system for the optimization of sequencing batch reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ratini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quintabà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luccarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Modelling - MATHMOD 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13873950701723176⟩</w:t>
+              <w:t xml:space="preserve">5. International Conference on Mathematical Modelling - MATHMOD 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950701723457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823188v1</w:t>
+                <w:t xml:space="preserve">hal-02815882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an integrated system for the optimization of sequencing batch reactors</w:t>
+                <w:t xml:space="preserve">Optimal control of biological SBRs for the treatment of dairy and toxic wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ratini</w:t>
+                <w:t xml:space="preserve">M.J. Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pirani</w:t>
+                <w:t xml:space="preserve">Djalel Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mariani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaime A. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Mathematical Modelling - MATHMOD 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2006, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13873950701723457⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2006, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950701723408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815882v1</w:t>
+                <w:t xml:space="preserve">hal-02821593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of biological SBRs for the treatment of dairy and toxic wastewaters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Dynamical modelling, identification and software sensors for SBRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fibrianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalel Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaime A. Moreno</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Ignatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Herveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Mathematical Modelling - MATHMOD 2006</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematical Modelling - MATHMOD 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13873950701723408⟩</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950701723176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821593v1</w:t>
+                <w:t xml:space="preserve">hal-02823188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observers for microbial ecology - How including molecular data into bioprocess modeling ?</w:t>
               </w:r>
@@ -31462,51 +31462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Conference in Honor of Claude Lobry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Saint-Louis, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31531,103 +31531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiogéographie à l'échelle du territoire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM (Association Francophone d'Ecologie Microbienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Oct 2007, La Grande Motte-Montpellier, France. n.p</w:t>
@@ -31669,64 +31669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of continuous bioprocesses and biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, New-York, United States. pp.6110-6115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31760,77 +31760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ECOMIC-RMQS ou comment faire de la microbiogéographie à l'échelle de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31980,77 +31980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a periodic trajectory for a chemostat with Two species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, New-York, United States. pp.6128 - 6132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32084,77 +32084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization and Robustness Analysis for a Chemostat Model with Two Species and Monod Growth Rates via a Lyapunov Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. IEEE Conference on decision and control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, New-Orleans, United States. pp.3933-3938, </w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32396,90 +32396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line supervision and control of an aerobic SBR process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ciappelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalel Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IWA International Symposium on Systems Analysis and Integrated Assessment (WATERMATEX 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32517,90 +32517,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbial signature of drinking waters: myth or reality ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Paulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Desmoutiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IWA International symposium on sytems analysis and integrated assessment (WATERMATEX 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Beijing, China</w:t>
@@ -32623,226 +32623,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About feedback stabilization of continuous bioreactors through recirculation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+                <w:t xml:space="preserve">Estimator of diversity using simulated and experimental fingerprints patterns (DGE, SSCP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. Symposium on Bacterial Genetics and Ecology (BAGECO 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003234v1</w:t>
+                <w:t xml:space="preserve">hal-02825139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimator of diversity using simulated and experimental fingerprints patterns (DGE, SSCP)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+                <w:t xml:space="preserve">About feedback stabilization of continuous bioreactors through recirculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Symposium on Bacterial Genetics and Ecology (BAGECO 8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. pp.73-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.02216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825139v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust interval-based regulation for anaerobic digestion processes</w:t>
               </w:r>
@@ -32867,51 +32867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gonzalez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33113,51 +33113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. IFAC Symposium on Robust control design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Milan, Italy</w:t>
@@ -33307,51 +33307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMO 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33415,51 +33415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pelayo-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33510,51 +33510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement optimal des capteurs et actionneurs d'un bioprocédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AE 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33605,51 +33605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33700,51 +33700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of several advanced control approaches for anaerobic digestion processes: towards a new paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. IWA Conference on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33763,679 +33763,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design of an industrial equalization system - handling system constraints, actuator faults and varying operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Devisscher</w:t>
+                <w:t xml:space="preserve">Supervision avancée et commande de procédés de digestion anaérobie: détection et isolation de défauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A. Vanrolleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. IFAC Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766444v1</w:t>
+                <w:t xml:space="preserve">hal-02770867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software sensor design for COD estimation in an anaerobic fluidized bed reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Theilliol</w:t>
+                <w:t xml:space="preserve">A systematic approach to error isolation in computerized wastewater simulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Lennox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium Watermatex 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765534v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of aerobic denitrification by Microvirgula aerodenitrificans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval-based diagnosis of an anaerobic digester pilot plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Alcaraz-González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. IMACS Symposium MATHMOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2000, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4. IFAC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765792v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic approach to error isolation in computerized wastewater simulation models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Yuan</w:t>
+                <w:t xml:space="preserve">Control design of an industrial equalization system - handling system constraints, actuator faults and varying operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devisscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Vanrolleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium Watermatex 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">4. IFAC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766556v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision avancée et commande de procédés de digestion anaérobie: détection et isolation de défauts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Software sensor design for COD estimation in an anaerobic fluidized bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Nancy, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium Watermatex 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770867v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-based diagnosis of an anaerobic digester pilot plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Kinetic modeling of aerobic denitrification by Microvirgula aerodenitrificans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Alcaraz-González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. IFAC Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">3. IMACS Symposium MATHMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768053v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision avancée et commande de procédés de digestion anaérobie : détection et isolation de défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34486,51 +34486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced monitoring and control of anaerobic wastewater treatment plants: 4. Fault detection and isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34607,51 +34607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Alcaraz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque PROSETIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34702,51 +34702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Acaraz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34849,51 +34849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference engineering of decision support systems in bio-industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Montpellier, France</w:t>
@@ -35030,64 +35030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.E. Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European congress on chemical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35106,247 +35106,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande robuste d'un procédé de nitrification. Approches H[infini et LQ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disturbance accommodation control of a nitrification process with structural uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Skelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simo'96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CESA'96 IMACS Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765442v1</w:t>
+                <w:t xml:space="preserve">hal-02766150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance accommodation control of a nitrification process with structural uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande robuste d'un procédé de nitrification. Approches H[infini et LQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'96 IMACS Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Lille, France</w:t>
+              <w:t xml:space="preserve">Simo'96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766150v1</w:t>
+                <w:t xml:space="preserve">hal-02765442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins et apports de l'automatique en dépollution biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35427,51 +35427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interests of bioprocess modeling and control for environmental purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35552,51 +35552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control as a solution for monitoring and control of biological nutrient removal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35686,51 +35686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande robuste de procédés biotechnologiques de dépollution : vers une solution au problème de variabilité de la charge polluante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36098,51 +36098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ficara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36219,51 +36219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micol Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36344,51 +36344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micol Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36808,768 +36808,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Chemostat. Théorie mathématique de la culture continue de micro-organismes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+                <w:t xml:space="preserve">The Chemostat: Mathematical Theory of Microorganism Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE, pp.240, 2017, 978-1-78405-218-8</w:t>
+              <w:t xml:space="preserve">Wiley. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons, Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 240 p., 2017, Chemical Engineering series / Chemostat and bioprocesses, 978-1-78630-043-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607051v1</w:t>
+                <w:t xml:space="preserve">hal-01539446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemostat: Mathematical Theory of Microorganism Cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Harmand</w:t>
+                <w:t xml:space="preserve">Le Chemostat. Théorie mathématique de la culture continue de micro-organismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">ISTE, pp.240, 2017, 978-1-78405-218-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley and Sons, Ltd</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01539446v1</w:t>
+                <w:t xml:space="preserve">hal-02607051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of aerobic denitrification by microvirgula aerodenitrificans</w:t>
+                <w:t xml:space="preserve">Advanced control of an industrial equalization system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">4 p., 2001</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devisscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825962v1</w:t>
+                <w:t xml:space="preserve">hal-02829276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based prediction of the clogging of an anaerobic fixed bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Miens</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced control of an industrial equalization system</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of aerobic denitrification by microvirgula aerodenitrificans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4 p., 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vanderhaegen</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02829276v1</w:t>
+                <w:t xml:space="preserve">hal-02825962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two advanced control strategies for monitoring of activated sludge processes</w:t>
+                <w:t xml:space="preserve">High gain observer for diagnosing an anaerobic fixed bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829677v1</w:t>
+                <w:t xml:space="preserve">hal-02831775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High gain observer for diagnosing an anaerobic fixed bed reactor</w:t>
+                <w:t xml:space="preserve">Comparison of two advanced control strategies for monitoring of activated sludge processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devisscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831775v1</w:t>
+                <w:t xml:space="preserve">hal-02829677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output feedback control design for the regulation of an anaerobic digestion process</w:t>
               </w:r>
@@ -37581,51 +37581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37682,51 +37682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puznava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thornberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37852,458 +37852,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-based diagnosis of an anaerobic digester pilot plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Evaluation of multiple modeling approaches for anaerobic digestion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835901v1</w:t>
+                <w:t xml:space="preserve">hal-02835922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multiple modeling approaches for anaerobic digestion processes</w:t>
+                <w:t xml:space="preserve">Commande H2 par retour de sortie d'un procédé cascade de production d'acides gras volatils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835922v1</w:t>
+                <w:t xml:space="preserve">hal-02839489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande H2 par retour de sortie d'un procédé cascade de production d'acides gras volatils</w:t>
+                <w:t xml:space="preserve">Détection et localisation de défauts dans les procédés biologiques de dépollution : comparaison de différentes approches et résultats expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">6 p., 2000</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839489v1</w:t>
+                <w:t xml:space="preserve">hal-02840473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation de défauts dans les procédés biologiques de dépollution : comparaison de différentes approches et résultats expérimentaux</w:t>
+                <w:t xml:space="preserve">Economical design of biological systems : new tools for advanced integrated process and control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">7 p., 2000</w:t>
+              <w:t xml:space="preserve">6 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840473v1</w:t>
+                <w:t xml:space="preserve">hal-02836271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economical design of biological systems : new tools for advanced integrated process and control design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval-based diagnosis of an anaerobic digester pilot plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Alcaraz-González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836271v1</w:t>
+                <w:t xml:space="preserve">hal-02835901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a rule-based control strategy for an industrial equalization facility with technical/physical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38373,51 +38373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38448,51 +38448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement optimal des capteurs et actionneurs d'un bioprocédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38536,51 +38536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38611,51 +38611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The disturbance accommodating control of biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38686,51 +38686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of several advanced control approaches for anaerobic digestion processes : towards a new paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38761,90 +38761,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based prediction of the clogging of an anaerobic fixed bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -38892,51 +38892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38961,272 +38961,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric regulation of an anaerobic digestion process for the treatment of industrial wastewater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+                <w:t xml:space="preserve">Fault detection and isolation in wastewater treatment plants : comparaison of different approaches and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">9 p., 2000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834787v1</w:t>
+                <w:t xml:space="preserve">hal-02835698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and isolation in wastewater treatment plants : comparaison of different approaches and experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Nonparametric regulation of an anaerobic digestion process for the treatment of industrial wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">10 p., 2000</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">9 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835698v1</w:t>
+                <w:t xml:space="preserve">hal-02834787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy supervisory control of an industrial waste water equalization system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devisscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Vanrolleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39332,90 +39332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy-based supervisory system for an industrial waste water equalization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devisscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -39590,51 +39590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39691,51 +39691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39779,51 +39779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40329,286 +40329,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de capteurs logiciels pour les bioprocédés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation qualitative du fonctionnement d’assemblages microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agropolis International Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11, 2018, Dossiers d'Agropolis International</w:t>
+              <w:t xml:space="preserve">, pp.18, 2018, Dossiers d'Agropolis International</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791137v1</w:t>
+                <w:t xml:space="preserve">hal-02790770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation qualitative du fonctionnement d’assemblages microbiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos de capteurs logiciels pour les bioprocédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agropolis International Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.18, 2018, Dossiers d'Agropolis International</w:t>
+              <w:t xml:space="preserve">, pp.11, 2018, Dossiers d'Agropolis International</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790770v1</w:t>
+                <w:t xml:space="preserve">hal-02791137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codigestion: Toward a simple model to predict methane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhles Kouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40668,51 +40668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40720,51 +40720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t>
@@ -40914,51 +40914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for fault detection and diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Genovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41091,51 +41091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and isolation in wastewater treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41255,51 +41255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d'aide au diagnostic et détection de pannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41376,51 +41376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41591,64 +41591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et système de traitement biologique pour bioprocédés continus susceptibles de présenter une inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2 986 522 - 12 51140. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41679,51 +41679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for measuring the biological diversity of a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41793,51 +41793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for measuring the biological diversity of a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42034,51 +42034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Araujo Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vande Wouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42324,64 +42324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of unsolubilized matter and leachate recirculation in a two-steps anaerobic digestion model: effect on methane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Laraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha El Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42451,51 +42451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Aichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Haddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42657,77 +42657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réutilisation des eaux usées traitées en droit interne et européen : historique et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43359,51 +43359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions of the chemostat model with flocculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Fekih-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43898,51 +43898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44951,51 +44951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/pagewebharmandjerome/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524129v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Hakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek Essadek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Terroufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app16031231" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Dadjo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2518178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Laraj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha El Khattabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339025500408" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cherifi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ammi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hanini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hentabli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Belkacem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15040099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02754-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Hmidhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Fekih-Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-025-01475-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sandoval-Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Ruano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brepols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsef Neffa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18133226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Chaaben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ellouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Amar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15060157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mannina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brepols" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122720" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Charfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14030069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Sanchis-Perucho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Feddaoui-Papin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Jie Ni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Makinia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120275" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Kammoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104378" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kefi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15040755" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110470" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104561" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Karam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Haddad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Charanek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04099633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121682" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ram&#237;rez C." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering8030031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124828" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2021.1.6167" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03425496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hanaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9112050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Chougradi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Jellal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11030173" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otac&#237;lio B L Neto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aichouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mulas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.242" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tchouanti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhles Kouas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.10.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62213-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C Harmand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.069" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19139/soic-2310-5070-868" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315887v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Ouchtout" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2020101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926040v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2020.08.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abaali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8080890" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Aida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02938-20" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.11.065" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562353v6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessmine Daoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.4440" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2019.2.1422" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2866638" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2892932" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Pastor-Poquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114932" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ruano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.09.049" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khedim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Benyahia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.04.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Krichen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.055" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Landa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cer&#243;n-Vivas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Morgan-Sagastume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Noyola" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.08.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hmissi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Shayeb" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.612" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.09.053" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608022v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018037" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604883v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459969v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez Cabrera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Riquelme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201657070" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624307v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250321v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harmand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sebbah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.05.037" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670209v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narumol Thongmak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aslam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Araujo Pimentel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.044" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602892v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.02.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr4040051" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923826v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0814-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9382-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243661v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hassam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Leva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2015.03.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159247v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesican Yang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.09.059" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090651v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.11.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouali" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.09.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630533v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bellucci" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.051" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087630v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouwer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.043" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300059v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1967" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090596v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Benamar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.186" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937779v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12267" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300091v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouafs" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1978" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644908v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arcemisbehere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9339-y" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914049v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013808" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859541v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.073" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777539v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.07.055" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859550v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.02.021" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXV2HZSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765311v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajji" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2012.9.627" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777051v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benyahia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cherki" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.04.012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521118v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.03.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000455v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled M. El Hajji" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mazenc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2010.7.641" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858540v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01898.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMKXV2TW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433549v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.905" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFMRNV50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858531v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.2010964" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554535v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.11.015" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57XVKJG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858541v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled El Hajji" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Chaker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902915978" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000434v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Steyer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.5500130308" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Q32MX6C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857811v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2007.02.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCLQMHJZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857827v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2008.06.017" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVD0MWG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653828v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ratini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pirani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quintab&#224;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luccarini" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701723457" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667345v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Betancur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalel Mazouni" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Moreno" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701723408" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999808v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1900" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660139v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouvier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bekri" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schoefs" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1606" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-N196G6WF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857810v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2008.5.539" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667692v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fibrianto" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ignatova" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herveau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701723176" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857806v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.911315" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadry Dram&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.05.008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666474v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fiocchi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonelli Stefano" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canziani" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciappelloni" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.387" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660020v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ratini" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pirani" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701723291" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659324v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.08.012" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZQN2NTZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019312v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11077" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFF27TR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000437v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00950.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFPGRF0Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019291v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657637v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Paulou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desmoutiers" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001131v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.10.004" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2G2R310-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654523v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001125v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadry A.K. Dram&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950600723277" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003231v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.02.012" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL4FD1G7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000435v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0552" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677557v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2005.08.003" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C28R5SH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674885v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Dram&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682529v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zarrad" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devisscher" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(03)00169-2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VM1J6ZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676704v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theilliol" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Join" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681665v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonelli" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astolfi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671926v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trofino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679959v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2370" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678856v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miens" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conte" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675883v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677028v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682293v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675879v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genovesi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669848v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lennox" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670707v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubrun" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690310v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683975v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Manh" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689199v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689953v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703802v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouroux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251640v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tronc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depeyrot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993554" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79DDE12FC048CDDE74E71A1C713159576388B7EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086518v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527470v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon G Dadjo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782131v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Chaimaa" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527213v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Howes" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520401v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591095" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822693v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516439v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63357-7_27" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516395v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590778" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793171v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Jean-Louis" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749081v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63357-7_30" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749077v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63357-7_14" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795921v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174481v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dadjo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384304" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932392v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corona" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799439v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sandoval-Garc&#237;a" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brepols" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charfi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comas" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604272v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609709v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610317v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupeuble" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilmeau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.141" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174444v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697663v2" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali-Youcef" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.140" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105032v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175116v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363246v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02480178v2" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143773" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954427v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954755v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedi&#233;ne Benyahia" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143734" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954751v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143828" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587771v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143741" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733933v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734813v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795854" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318595v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.252" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174500v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276307v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408187v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Mouneimne" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.008" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737551v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khedim" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADIAG.2018.8751467" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787610v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735049v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalboussi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ellouze" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Amar" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58421-8_38" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691565v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daoud" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekih-Salem" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobry" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737092v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADIAG.2017.8075645" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735133v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737953v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1722" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733610v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ipanaqu&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581516v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T Abdellatif" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sari" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738404v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1554" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735523v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581510v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Daoud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742355v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389864v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525189" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792421v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607664v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayadi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886388v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709160v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thongmak" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyahia" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harmand" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739672v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250345v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742254v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zayen" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742240v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Robles Martinez" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617968v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdellatif" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739542v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740885v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064704v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00627" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090655v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090654v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862401" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188385v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alvarez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925659v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859572v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744965v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744641v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766243v2" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00039" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744396v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749192v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garcia-Gen" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925667v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823970v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828059v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747740v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00049" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925681v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miranda Almeida," TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vasel" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925619v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859567v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807105v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925615v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925662v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004349v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moussaoui" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597549v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597551v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842945v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Brahim" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265665" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745176v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802983v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597552v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747903v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597553v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745940v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777559v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135775v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746712v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ivorra" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Bello Rivas" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859573v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190355v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750011v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858578v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01195" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001159v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858579v2" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Bello Rivas" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos del Olmo" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999844v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858574v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859563v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505230v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505274v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Saddoud" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lortie" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0043" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505262v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0049" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859556v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859564v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001163v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia Benyahia" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim B. Cherki" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859554v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858554v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858560v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858562v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858576v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019730v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999813v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858575v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999912v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823188v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815882v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821593v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857833v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602004" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756478v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857830v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Acuna" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01639" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999963v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Dochain" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999960v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999805v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282519" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019403v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812767v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000137v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282378" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001136v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434316" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003232v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060402-4-BR-2902.00195" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758519v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376699" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815760v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820768v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003234v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.02216" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825139v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019409v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760511v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759304v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759383v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761682v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761724v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelayo-Ortiz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763906v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762836v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760161v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766444v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vanrolleghem" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765534v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765792v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armaing" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766556v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770867v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768053v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768590v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768963v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767425v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770023v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770620v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770019v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766550v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Skelton" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765442v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766150v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775467v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estaben" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polit" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775477v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849160v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775216v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moletta" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786791v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190366v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ad13.org/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190420v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allegrini" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749310v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saur" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747075v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381583v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/el-quimiostato/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105919v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-chemostat-et-bioprocedes/products/optimisation-des-bioprocedes" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045808v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Optimal+Control+in+Bioprocesses%3A+Pontryagin%27s+Maximum+Principle+in+Practice-p-9781786300454" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427520" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607051v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539446v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1786300435.html" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825962v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832178v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829276v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Clercq" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanderhaegen" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829677v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831775v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828142v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838776v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puznava" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thornberg" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838329v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835901v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835922v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839489v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840473v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836271v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838477v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanrolleghem" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837939v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836082v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842297v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835527v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839144v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837911v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840071v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834787v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835698v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836643v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835658v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837028v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835406v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Metzger" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836403v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garnier" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835609v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840055v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679685v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57735-2_2" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787028v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785901v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791590v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823250v2" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791137v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790770v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790554v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_273" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821733v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824909v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genovesi" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813685v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826387v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834022v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833810v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839486v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795462v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095712v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190324v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860587v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370984v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925692v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935646v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493075v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dutto" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847298v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174250v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267286v3" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174003v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640617v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183973v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549669v2" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531141v2" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265820v2" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchtout" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mghazli" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhachmi" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026149v2" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604633v3" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558408v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842382v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Gonzalez" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835730v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835731v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836222v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998194v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828674v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834911v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831431v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01206385v2" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koffel" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859581v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Auffray" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jallas" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/pagewebharmandjerome/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524129v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Hakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek Essadek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Terroufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app16031231" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Dadjo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2518178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02754-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Hmidhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Fekih-Salem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-025-01475-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cherifi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ammi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hanini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hentabli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Belkacem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15040099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Laraj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha El Khattabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339025500408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sandoval-Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Ruano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brepols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsef Neffa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18133226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Chaaben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ellouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Amar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15060157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mannina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brepols" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122720" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Charfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14030069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Sanchis-Perucho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Feddaoui-Papin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Jie Ni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Makinia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120275" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Kammoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104378" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kefi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15040755" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110470" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104561" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Karam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Haddad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Charanek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15010004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04099633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121682" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ram&#237;rez C." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering8030031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124828" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2021.1.6167" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03425496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hanaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9112050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Chougradi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Jellal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11030173" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otac&#237;lio B L Neto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aichouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mulas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.242" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tchouanti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C Harmand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.069" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62213-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904361v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhles Kouas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19139/soic-2310-5070-868" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315887v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Ouchtout" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2020101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926040v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2020.08.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469862v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Aida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108322" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02938-20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abaali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8080890" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.11.065" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562353v6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessmine Daoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.4440" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2019.2.1422" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2866638" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623443v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Pastor-Poquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114932" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066978v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2892932" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ruano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.09.049" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khedim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Benyahia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.04.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Krichen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734675v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Landa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy034" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.055" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cer&#243;n-Vivas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Morgan-Sagastume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Noyola" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.08.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hmissi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Shayeb" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.612" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.09.053" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608022v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2018037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604883v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459969v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez Cabrera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Riquelme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201657070" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624307v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250321v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harmand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sebbah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.05.037" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670209v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narumol Thongmak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aslam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Araujo Pimentel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.044" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541383v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.02.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602892v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr4040051" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256735v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaida" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9382-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0814-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243661v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hassam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Leva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2015.03.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159247v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesican Yang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.09.059" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090651v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.11.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouwer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.043" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630533v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bellucci" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.051" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.09.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300059v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1967" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090596v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Benamar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.186" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937779v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12267" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300091v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouafs" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1978" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859541v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.073" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914049v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013808" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644908v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arcemisbehere" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9339-y" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777539v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.07.055" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859550v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.02.021" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXV2HZSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777051v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benyahia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cherki" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.04.012" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765311v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajji" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2012.9.627" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521118v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.03.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000455v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled M. El Hajji" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mazenc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2010.7.641" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858540v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01898.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMKXV2TW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433549v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.905" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFMRNV50-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858531v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.2010964" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858541v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled El Hajji" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Chaker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902915978" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554535v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.11.015" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57XVKJG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000434v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Steyer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.5500130308" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Q32MX6C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857811v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2007.02.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCLQMHJZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857827v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2008.06.017" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVD0MWG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667345v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Betancur" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalel Mazouni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Moreno" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701723408" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999808v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1900" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660139v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouvier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bekri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schoefs" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1606" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-N196G6WF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857810v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2008.5.539" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653828v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ratini" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pirani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quintab&#224;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luccarini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701723457" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667692v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fibrianto" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ignatova" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herveau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701723176" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857806v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.911315" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadry Dram&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.05.008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660020v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canziani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fiocchi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ratini" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pirani" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950701723291" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666474v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonelli Stefano" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciappelloni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.387" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019312v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11077" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFF27TR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659324v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.08.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZQN2NTZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000437v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00950.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFPGRF0Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019291v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001131v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.10.004" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2G2R310-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654523v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Paulou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desmoutiers" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001125v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadry A.K. Dram&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950600723277" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003231v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.02.012" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL4FD1G7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000435v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0552" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677557v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2005.08.003" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C28R5SH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674885v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Dram&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682529v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zarrad" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devisscher" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(03)00169-2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VM1J6ZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676704v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theilliol" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Join" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681665v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonelli" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astolfi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671926v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trofino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678856v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miens" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conte" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675883v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679959v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2370" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677028v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682293v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675879v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genovesi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669848v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lennox" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670707v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubrun" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690310v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683975v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Manh" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689199v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689953v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703802v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouroux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251640v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tronc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depeyrot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993554" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79DDE12FC048CDDE74E71A1C713159576388B7EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086518v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527470v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon G Dadjo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822693v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Howes" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520401v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591095" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793171v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Jean-Louis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516439v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63357-7_27" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516395v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590778" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527213v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782131v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Chaimaa" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749081v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63357-7_30" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749077v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63357-7_14" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795921v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932392v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corona" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174481v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dadjo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384304" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799439v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sandoval-Garc&#237;a" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brepols" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charfi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comas" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604272v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610317v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupeuble" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilmeau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.141" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609709v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174444v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697663v2" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dali-Youcef" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.140" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105032v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175116v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363246v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02480178v2" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143773" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954427v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954755v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedi&#233;ne Benyahia" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143734" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954751v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143828" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587771v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143741" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733933v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734813v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795854" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318595v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.252" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174500v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276307v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408187v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Mouneimne" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.008" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737551v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khedim" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADIAG.2018.8751467" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787610v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735049v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalboussi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ellouze" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Amar" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58421-8_38" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691565v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daoud" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fekih-Salem" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobry" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735133v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737092v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADIAG.2017.8075645" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737953v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1722" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733610v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ipanaqu&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581516v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T Abdellatif" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sari" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738404v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1554" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735523v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389864v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525189" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742355v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581510v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Daoud" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792421v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607664v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayadi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886388v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709160v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thongmak" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyahia" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harmand" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742254v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zayen" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739672v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250345v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742240v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Robles Martinez" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617968v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdellatif" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739542v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740885v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064704v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00627" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090655v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090654v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862401" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188385v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alvarez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925659v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859572v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744641v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766243v2" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00039" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744396v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749192v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garcia-Gen" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744965v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925667v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823970v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828059v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747740v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00049" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925681v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miranda Almeida," TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vasel" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925619v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859567v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807105v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925662v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925615v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004349v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moussaoui" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597549v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597551v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842945v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Brahim" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265665" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745176v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802983v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747903v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597553v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597552v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745940v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777559v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135775v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746712v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ivorra" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Bello Rivas" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750011v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190355v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859573v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001159v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858578v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01195" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858579v2" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Bello Rivas" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Ramos del Olmo" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999844v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858574v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859563v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505230v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505274v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Saddoud" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lortie" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0043" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505262v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0049" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859556v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859564v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001163v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia Benyahia" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim B. Cherki" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859554v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858554v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858560v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858562v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858576v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019730v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999813v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858575v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999912v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815882v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821593v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823188v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857833v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602004" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756478v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857830v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Acuna" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01639" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999963v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Dochain" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999960v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999805v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282519" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019403v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812767v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000137v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282378" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001136v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434316" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003232v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060402-4-BR-2902.00195" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758519v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376699" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815760v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820768v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825139v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003234v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.02216" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019409v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760511v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759304v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759383v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761682v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761724v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelayo-Ortiz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763906v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762836v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760161v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770867v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766556v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768053v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766444v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vanrolleghem" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765534v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765792v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armaing" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768590v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768963v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767425v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770023v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770620v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770019v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766550v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Skelton" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766150v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765442v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775467v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estaben" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polit" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775477v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849160v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775216v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moletta" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786791v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190366v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ad13.org/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190420v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allegrini" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749310v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saur" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747075v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381583v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-international.es/product/el-quimiostato/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105919v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-chemostat-et-bioprocedes/products/optimisation-des-bioprocedes" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045808v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Optimal+Control+in+Bioprocesses%3A+Pontryagin%27s+Maximum+Principle+in+Practice-p-9781786300454" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427520" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539446v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1786300435.html" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607051v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829276v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Clercq" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanderhaegen" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832178v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825962v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831775v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829677v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828142v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838776v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puznava" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thornberg" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838329v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835922v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839489v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840473v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836271v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835901v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838477v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanrolleghem" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837939v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836082v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842297v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835527v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839144v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837911v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840071v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835698v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834787v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836643v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835658v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837028v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835406v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Metzger" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836403v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garnier" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835609v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840055v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679685v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57735-2_2" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787028v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785901v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791590v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823250v2" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790770v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791137v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790554v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_273" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821733v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824909v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genovesi" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813685v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826387v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834022v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833810v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839486v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795462v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095712v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190324v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860587v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370984v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925692v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935646v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493075v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dutto" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847298v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174250v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267286v3" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174003v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640617v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183973v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549669v2" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531141v2" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265820v2" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchtout" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mghazli" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhachmi" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026149v2" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604633v3" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558408v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842382v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Gonzalez" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835730v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835731v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836222v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998194v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828674v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834911v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831431v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01206385v2" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koffel" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859581v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Auffray" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jallas" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>