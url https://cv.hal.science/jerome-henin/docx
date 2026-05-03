--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1040,429 +1040,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded functionality and portability for the Colvars library</w:t>
+                <w:t xml:space="preserve">Lambda-ABF: Simplified, Accurate and Cost-effective Alchemical Free Energy Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Fiorin</w:t>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Marinelli</w:t>
+                <w:t xml:space="preserve">Lise Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Forrest</w:t>
+                <w:t xml:space="preserve">Olivier Adjoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haochuan Chen</w:t>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chipot</w:t>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (45), pp.11108-11123. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.08006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782969v1</w:t>
+                <w:t xml:space="preserve">hal-04162777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambda-ABF: Simplified, Accurate and Cost-effective Alchemical Free Energy Computations</w:t>
+                <w:t xml:space="preserve">alchemlyb: the simple alchemistry library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lagardère</w:t>
+                <w:t xml:space="preserve">Zhiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Maurin</w:t>
+                <w:t xml:space="preserve">David Dotson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Adjoua</w:t>
+                <w:t xml:space="preserve">Irfan Alibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel El Hage</w:t>
+                <w:t xml:space="preserve">Bryce Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+                <w:t xml:space="preserve">Mohammad Soroush Barhaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (101), pp.6934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.08006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162777v1</w:t>
+                <w:t xml:space="preserve">hal-04752550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alchemlyb: the simple alchemistry library</w:t>
+                <w:t xml:space="preserve">Expanded functionality and portability for the Colvars library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyi Wu</w:t>
+                <w:t xml:space="preserve">Giacomo Fiorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dotson</w:t>
+                <w:t xml:space="preserve">Fabrizio Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Alibay</w:t>
+                <w:t xml:space="preserve">Lucy Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryce Allen</w:t>
+                <w:t xml:space="preserve">Haochuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Soroush Barhaghi</w:t>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (101), pp.6934. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (45), pp.11108-11123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.06934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752550v1</w:t>
+                <w:t xml:space="preserve">hal-04782969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular determinants of inhibition of UCP1-mediated respiratory uncoupling</w:t>
               </w:r>
@@ -1706,984 +1706,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alchemical Free Energy Calculations on Membrane-Associated Proteins</w:t>
+                <w:t xml:space="preserve">Computing absolute binding affinities by Streamlined Alchemical Free Energy Perturbation [Article v1.0]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michail Papadourakis</w:t>
+                <w:t xml:space="preserve">Ezry Santiago-Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hryhory Sinenka</w:t>
+                <w:t xml:space="preserve">Mina Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Matricon</w:t>
+                <w:t xml:space="preserve">Jesse Sandberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Brannigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33011/livecoms.5.1.2067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265307v1</w:t>
+                <w:t xml:space="preserve">hal-04728951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing absolute binding affinities by Streamlined Alchemical Free Energy Perturbation [Article v1.0]</w:t>
+                <w:t xml:space="preserve">Alchemical Free Energy Calculations on Membrane-Associated Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezry Santiago-Mcrae</w:t>
+                <w:t xml:space="preserve">Michail Papadourakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Ebrahimi</w:t>
+                <w:t xml:space="preserve">Hryhory Sinenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Sandberg</w:t>
+                <w:t xml:space="preserve">Pierre Matricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Brannigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33011/livecoms.5.1.2067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728951v1</w:t>
+                <w:t xml:space="preserve">hal-04265307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-Adapted Restraints for Binding Free Energy Calculations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Open-channel structure of a pentameric ligand-gated ion channel reveals a mechanism of leaflet-specific phospholipid modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Petroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Dietzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezry Santiago-Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Washington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01235⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34813-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667626v1</w:t>
+                <w:t xml:space="preserve">hal-03858898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent picture of phosphate-divalent cation binding from models with implicit and explicit electronic polarization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced sampling methods for molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Duboué-Dijon</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Shirts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Valsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Delemotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01158⟩</w:t>
+              <w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33011/livecoms.4.1.1583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677547v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Computational Study of the Conformation of the Full-Length Intrinsically Disordered Protein MeCP2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Chávez-García</w:t>
+                <w:t xml:space="preserve">Symmetry-Adapted Restraints for Binding Free Energy Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikko Karttunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c01354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.2494-2502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689392v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Learning for Molecular Simulations: The Collective Variables Dashboard in VMD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A consistent picture of phosphate-divalent cation binding from models with implicit and explicit electronic polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puyo-Fourtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Juillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Fiorin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Duboué-Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (22), pp.4022-4034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03689385v1</w:t>
+                <w:t xml:space="preserve">hal-03677547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-channel structure of a pentameric ligand-gated ion channel reveals a mechanism of leaflet-specific phospholipid modulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Computational Study of the Conformation of the Full-Length Intrinsically Disordered Protein MeCP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Chávez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Karttunen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (4), pp.958-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c01354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34813-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03858898v1</w:t>
+                <w:t xml:space="preserve">hal-03689392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sampling methods for molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Human Learning for Molecular Simulations: The Collective Variables Dashboard in VMD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Delemotte</w:t>
+                <w:t xml:space="preserve">Laura Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Fiorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.1945-1956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33011/livecoms.4.1.1583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595710v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Insights on Heme-to-Heme Transmembrane Electron Transfer Within NADPH Oxydases From Atomistic Simulations</w:t>
               </w:r>
@@ -2803,51 +2803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building intuition for binding free energy calculations: Bound state definition, restraints, and symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Duboué-Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2966,295 +2966,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable molecular dynamics on CPU and GPU architectures with NAMD</w:t>
+                <w:t xml:space="preserve">Binding of Divalent Cations to Aqueous Acetate: Molecular Simulations Guided by Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Phillips</w:t>
+                <w:t xml:space="preserve">Denilson Mendes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Hardy</w:t>
+                <w:t xml:space="preserve">Samual R Zukowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Maia</w:t>
+                <w:t xml:space="preserve">Vladimir Palivec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Stone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">João Ribeiro</w:t>
+                <w:t xml:space="preserve">Hector Martinez-Seara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014475⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02987D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032818v1</w:t>
+                <w:t xml:space="preserve">hal-02964203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of Divalent Cations to Aqueous Acetate: Molecular Simulations Guided by Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable molecular dynamics on CPU and GPU architectures with NAMD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denilson Mendes de Oliveira</w:t>
+                <w:t xml:space="preserve">David J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samual R Zukowski</w:t>
+                <w:t xml:space="preserve">Julio Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Palivec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+                <w:t xml:space="preserve">John Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Martinez-Seara</w:t>
+                <w:t xml:space="preserve">João Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (4), pp.044130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP02987D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0014475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964203v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Streamlined, General Approach for Computing Ligand Binding Free Energies and Its Application to GPCR-Bound Cholesterol</w:t>
               </w:r>
@@ -3517,51 +3517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothed Biasing Forces Yield Unbiased Free Energies with the Extended-System Adaptive Biasing Force Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (11), pp.5173-5178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3983,429 +3983,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Internal Water on Protein Thermal Stability: The Case of Homologous G Domains.</w:t>
+                <w:t xml:space="preserve">Membrane Protein Structure, Function, and Dynamics: a Perspective from Experiments and Theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obaidur Rahaman</w:t>
+                <w:t xml:space="preserve">Zoe Cournia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kalimeri</w:t>
+                <w:t xml:space="preserve">Toby Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Melchionna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+                <w:t xml:space="preserve">Ioan Andricioaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Sterpone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Antonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp507571u⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 248 (4), pp.611-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-015-9802-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498026v1</w:t>
+                <w:t xml:space="preserve">hal-01498031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptive Biasing Force Method: Everything You Always Wanted To Know but Were Afraid To Ask</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Internal Water on Protein Thermal Stability: The Case of Homologous G Domains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James C. Gumbart</w:t>
+                <w:t xml:space="preserve">Obaidur Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kalimeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Melchionna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Sterpone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (3), pp.1129-1151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp506633n⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119, pp.8939--49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp507571u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238593v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Protein Structure, Function, and Dynamics: a Perspective from Experiments and Theory.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Adaptive Biasing Force Method: Everything You Always Wanted To Know but Were Afraid To Ask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Andricioaei</w:t>
+                <w:t xml:space="preserve">Jeffrey Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Antonny</w:t>
+                <w:t xml:space="preserve">James C. Gumbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Baum</w:t>
+                <w:t xml:space="preserve">Andrew Pohorille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 248 (4), pp.611-640. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (3), pp.1129-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-015-9802-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp506633n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01498031v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type VI secretion and bacteriophage tail tubes share a common assembly pathway.</w:t>
               </w:r>
@@ -4451,925 +4451,808 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cascales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (3), pp.315--21. </w:t>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.315-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/embr.201337936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type VI secretion and bacteriophage tail tubes share a common assembly pathway</w:t>
+                <w:t xml:space="preserve">CHARMM36 united atom chain model for lipids and surfactants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Brunet</w:t>
+                <w:t xml:space="preserve">Sarah Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Allsopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/embr.201337936⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (2), pp.547--556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp410344g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274782v1</w:t>
+                <w:t xml:space="preserve">hal-01498054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARMM36 united atom chain model for lipids and surfactants.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Allsopp</w:t>
+                <w:t xml:space="preserve">Allosteric regulation of pentameric ligand-gated ion channels: An emerging mechanistic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph B. Lim</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp410344g⟩</w:t>
+              <w:t xml:space="preserve">Channels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.350-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/chan.29444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498054v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid concentration and molar ratio boundaries for the use of isotropic bicelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dror E. Warschawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip T F. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (21), pp.6162-6170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la5004353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric regulation of pentameric ligand-gated ion channels: An emerging mechanistic perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A predicted binding site for cholesterol on the GABAA receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Cecchini</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Salari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sruthi Murlidaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Brannigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/chan.29444⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (9), pp.1938--1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498037v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predicted binding site for cholesterol on the GABAA receptor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using collective variables to drive molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Fiorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grace Brannigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106 (9), pp.1938--1949. </w:t>
+              <w:t xml:space="preserve">Mol. Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (22-23), pp.3345--3362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2013.813594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498058v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using collective variables to drive molecular dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General Anesthetics Predicted to Block the GLIC Pore with Micromolar Affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael L. Klein</w:t>
+                <w:t xml:space="preserve">David N. Lebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111 (22-23), pp.3345--3362. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2013.813594⟩</w:t>
-[...79 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roderic G. Eckenhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael L. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Brannigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (5), pp.e1002532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5379,91 +5262,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UnityMol-Lite: Cross-platform Collaboration and Interactive Methods for Molecular Modeling in XR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Spivak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Vincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5482,87 +5365,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroXR 2024: Proceedings of the 21st EuroXR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Bourdot; Mónica González; Jerome Perret; Gabriel Zachmann; Arcadio Reyes-Lecuona, Nov 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation moléculaire du transfert d’électron transmembranaire dans NOX5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,51 +5490,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion pleinière du GDR NADPH Oxydase et Stress oxydant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5661,142 +5544,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mechanics Parameterization of Anesthetic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical and Biochemical Approaches for the Study of Anesthetic Function, Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 602, Elsevier, pp.61-76, 2018, Methods in Enzymology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mie.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations of Biomolecular Simulations: A Critical Introduction to Homology Modeling, Molecular Dynamics Simulations, and Free Energy Calculations of Membrane Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5815,70 +5698,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Proteins Production for Structural Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.347--392, 2014, 978-1-4939-0661-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-0662-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5888,51 +5771,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast, systematic and robust relative binding free energies for simple and complex transformations : dual-LAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5941,178 +5824,178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Aviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing losses for data-free training of normalizing flows on Boltzmann distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Felardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6122,114 +6005,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations moléculaires d'événements rares dans les systèmes biologiques membranaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie moléculaire. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6376,51 +6259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742743v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hedin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W. Ponder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08809-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W Ponder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Francis Jing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gagelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evianne Rovers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvith Thudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Maddison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schapira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00462" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Talmazan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchen Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gumbart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fiorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Marinelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Forrest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05604" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.08006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dotson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Alibay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Allen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soroush Barhaghi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06934" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Largeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calder&#243;n-Mora" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.09.516457" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob T&#243;mas Bullerjahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren von B&#252;low" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziar Heidari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hummer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Papadourakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhory Sinenka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matricon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Brannigan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00365" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezry Santiago-Mcrae" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ebrahimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Sandberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.5.1.2067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01235" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puyo-Fourtine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juill&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubou&#233;-Dijon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01158" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ch&#225;vez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Karttunen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c01354" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01081" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Petroff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Dietzen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Deng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Washington" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34813-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shirts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valsson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.4.1.1583" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382660v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.650651" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046853" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00593" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032818v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Phillips" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hardy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Maia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ribeiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014475" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964203v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson Mendes de Oliveira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samual R Zukowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Palivec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Martinez-Seara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02987D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Salari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joseph" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Lohia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00447" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Vecchis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10687-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Cai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00791" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie A. Woll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Murlidaran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benika J. Pinch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshi Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736975" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Jaiteh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151934" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaidur Rahaman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalimeri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Melchionna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507571u" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Comer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Gumbart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pohorille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506633n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cournia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Andricioaei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9802-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Brunet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Celia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201337936" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Celia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Allsopp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B. Lim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410344g" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498056v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Beaugrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Arnold" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip T F. Williamson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004353" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498037v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.29444" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498073v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Klein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.813594" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Lebard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic G. Eckenhoff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002532" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Spivak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.01.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498051v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Felardos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742743v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hedin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W. Ponder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08809-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W Ponder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Francis Jing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gagelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evianne Rovers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvith Thudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Maddison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schapira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00462" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Talmazan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchen Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gumbart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.08006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dotson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Alibay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Allen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soroush Barhaghi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06934" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fiorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Marinelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Forrest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05604" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Largeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calder&#243;n-Mora" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.09.516457" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob T&#243;mas Bullerjahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren von B&#252;low" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziar Heidari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hummer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezry Santiago-Mcrae" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ebrahimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Sandberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Brannigan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.5.1.2067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Papadourakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhory Sinenka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matricon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00365" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Petroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Dietzen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Deng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Washington" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34813-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shirts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valsson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.4.1.1583" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01235" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puyo-Fourtine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubou&#233;-Dijon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01158" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ch&#225;vez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Karttunen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c01354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01081" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382660v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.650651" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046853" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00593" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson Mendes de Oliveira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samual R Zukowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Palivec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Martinez-Seara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02987D" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Maia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ribeiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014475" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Salari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joseph" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Lohia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00447" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Vecchis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10687-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Cai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00791" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie A. Woll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Murlidaran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benika J. Pinch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshi Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736975" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Jaiteh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151934" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cournia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Andricioaei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9802-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaidur Rahaman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalimeri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Melchionna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507571u" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Comer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Gumbart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pohorille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506633n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Brunet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Celia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201337936" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498054v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Allsopp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B. Lim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410344g" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498037v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.29444" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498056v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Beaugrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Arnold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip T F. Williamson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004353" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498058v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498073v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Klein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.813594" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Lebard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic G. Eckenhoff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002532" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Spivak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936982v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Felardos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>