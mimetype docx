--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -72,5187 +72,5421 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting RNA with Small Molecules using State-of-the-Art Methods Provides Highly Predictive Affinities of Riboswitch Inhibitors</w:t>
+                <w:t xml:space="preserve">Molecular signatures of pressure-induced phase transitions in a lipid bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Ansari</w:t>
+                <w:t xml:space="preserve">Yanna Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengwen Liu</w:t>
+                <w:t xml:space="preserve">Guillaume Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hedin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 130 (13), pp.3705-3716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c08607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742743v3</w:t>
+                <w:t xml:space="preserve">hal-05616435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric coupling between a lipid bilayer and a membrane protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-LAO for calculating fast and robust relative binding free energies of simple and complex transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Aviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Fourel</w:t>
+                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanna Gautier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2025.06.033⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-026-02022-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954807v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting RNA with small molecules using state-of-the-art methods provides highly predictive affinities of riboswitch inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay W Ponder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.1405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambda-ABF-OPES: Faster Convergence with High Accuracy in Alchemical Free Energy Calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Targeting RNA with Small Molecules using State-of-the-Art Methods Provides Highly Predictive Affinities of Riboswitch Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengwen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhifeng Francis Jing</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Félix Aviat</w:t>
+                <w:t xml:space="preserve">Jay W. Ponder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00683⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481035v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-Nearest Neighbor Adaptive Sampling, a Simple Tool to Efficiently Explore Conformational Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allosteric coupling between a lipid bilayer and a membrane protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanna Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evianne Rovers</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00462⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2025.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241482v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating free-energy differences using an average force: A tutorial for adaptive biasing force simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Gumbart</w:t>
+                <w:t xml:space="preserve">Lambda-ABF-OPES: Faster Convergence with High Accuracy in Alchemical Free Energy Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifeng Francis Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gagelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Aviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c04333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (19), pp.4626-4634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412282v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambda-ABF-OPES: Faster Convergence with High Accuracy in Alchemical Free Energy Calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">k-Nearest Neighbor Adaptive Sampling, a Simple Tool to Efficiently Explore Conformational Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evianne Rovers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvith Thudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Maddison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00683⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (17), pp.8267-8277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964833v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambda-ABF: Simplified, Accurate and Cost-effective Alchemical Free Energy Computations</w:t>
+                <w:t xml:space="preserve">Calculating free-energy differences using an average force: A tutorial for adaptive biasing force simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lagardère</w:t>
+                <w:t xml:space="preserve">Radu Talmazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Maurin</w:t>
+                <w:t xml:space="preserve">Haohao Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Adjoua</w:t>
+                <w:t xml:space="preserve">Mengchen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel El Hage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+                <w:t xml:space="preserve">James Gumbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.08006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (39), pp.9913-9928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c04333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162777v1</w:t>
+                <w:t xml:space="preserve">hal-05412282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alchemlyb: the simple alchemistry library</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Soroush Barhaghi</w:t>
+                <w:t xml:space="preserve">Lambda-ABF-OPES: Faster Convergence with High Accuracy in Alchemical Free Energy Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifeng Francis Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gagelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Aviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06934⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.4626-4634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752550v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded functionality and portability for the Colvars library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Fiorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haochuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (45), pp.11108-11123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular determinants of inhibition of UCP1-mediated respiratory uncoupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Calderón-Mora</w:t>
+                <w:t xml:space="preserve">Lambda-ABF: Simplified, Accurate and Cost-effective Alchemical Free Energy Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adjoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.12.09.516457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.08006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018865v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unwrapping NPT Simulations to Calculate Diffusion Coefficients</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">alchemlyb: the simple alchemistry library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dotson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Alibay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryce Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Soroush Barhaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (101), pp.6934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228524v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing absolute binding affinities by Streamlined Alchemical Free Energy Perturbation [Article v1.0]</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular determinants of inhibition of UCP1-mediated respiratory uncoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gagelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Masscheleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Calderón-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33011/livecoms.5.1.2067⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.12.09.516457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728951v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alchemical Free Energy Calculations on Membrane-Associated Proteins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unwrapping NPT Simulations to Calculate Diffusion Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Tómas Bullerjahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören von Bülow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maziar Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Brannigan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerhard Hummer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00365⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (11), pp.3406-3417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265307v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-channel structure of a pentameric ligand-gated ion channel reveals a mechanism of leaflet-specific phospholipid modulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Computing absolute binding affinities by Streamlined Alchemical Free Energy Perturbation [Article v1.0]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezry Santiago-Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ebrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Sandberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Brannigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34813-5⟩</w:t>
+              <w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33011/livecoms.5.1.2067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858898v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sampling methods for molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alchemical Free Energy Calculations on Membrane-Associated Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Papadourakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hryhory Sinenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Brannigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33011/livecoms.4.1.1583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595710v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry-Adapted Restraints for Binding Free Energy Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (4), pp.2494-2502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent picture of phosphate-divalent cation binding from models with implicit and explicit electronic polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puyo-Fourtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Juillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Duboué-Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (22), pp.4022-4034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Computational Study of the Conformation of the Full-Length Intrinsically Disordered Protein MeCP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Chávez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Karttunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (4), pp.958-970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c01354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Learning for Molecular Simulations: The Collective Variables Dashboard in VMD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Fiorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), pp.1945-1956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Insights on Heme-to-Heme Transmembrane Electron Transfer Within NADPH Oxydases From Atomistic Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+                <w:t xml:space="preserve">Open-channel structure of a pentameric ligand-gated ion channel reveals a mechanism of leaflet-specific phospholipid modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Petroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Dietzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezry Santiago-Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Washington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.650651⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34813-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382660v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building intuition for binding free energy calculations: Bound state definition, restraints, and symmetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhanced sampling methods for molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Shirts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Valsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Delemotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0046853⟩</w:t>
+              <w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33011/livecoms.4.1.1583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234443v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate Multidimensional Free Energy Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Building intuition for binding free energy calculations: Bound state definition, restraints, and symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Duboué-Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00593⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (20), pp.204101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0046853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402188v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of Divalent Cations to Aqueous Acetate: Molecular Simulations Guided by Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Insights on Heme-to-Heme Transmembrane Electron Transfer Within NADPH Oxydases From Atomistic Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denilson Mendes de Oliveira</w:t>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samual R Zukowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hector Martinez-Seara</w:t>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP02987D⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.650651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964203v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable molecular dynamics on CPU and GPU architectures with NAMD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and Accurate Multidimensional Free Energy Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014475⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.6789-6798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032818v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Streamlined, General Approach for Computing Ligand Binding Free Energies and Its Application to GPCR-Bound Cholesterol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scalable molecular dynamics on CPU and GPU architectures with NAMD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00447⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (4), pp.044130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540263v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A membrane-inserted structural model of the yeast mitofusin Fzo1</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Binding of Divalent Cations to Aqueous Acetate: Molecular Simulations Guided by Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denilson Mendes de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samual R Zukowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Palivec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël M. Cohen</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Martinez-Seara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10687-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02987D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581980v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed Biasing Forces Yield Unbiased Free Energies with the Extended-System Adaptive Biasing Force Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Streamlined, General Approach for Computing Ligand Binding Free Energies and Its Application to GPCR-Bound Cholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Salari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruchi Lohia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Brannigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b10055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.6560-6573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423958v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Coarse Variables for the Accurate Determination of Standard Binding Free Energies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A membrane-inserted structural model of the yeast mitofusin Fzo1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Vecchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël M. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00791⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10687-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054596v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Bifunctional Alkylphenol Anesthetic Allows Characterization of gamma-Aminobutyric Acid, Type A (GABAA), Receptor Subunit Binding Selectivity in Synaptosomes.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Smoothed Biasing Forces Yield Unbiased Free Energies with the Extended-System Adaptive Biasing Force Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.736975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (15), pp.3676-3685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b10055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497996v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Pentameric Ligand-Gated Ion Channels: Pro-Loop Receptors.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Coarse Variables for the Accurate Determination of Standard Binding Free Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohao Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensheng Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151934⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.5173-5178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497980v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Protein Structure, Function, and Dynamics: a Perspective from Experiments and Theory.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Baum</w:t>
+                <w:t xml:space="preserve">A Novel Bifunctional Alkylphenol Anesthetic Allows Characterization of gamma-Aminobutyric Acid, Type A (GABAA), Receptor Subunit Binding Selectivity in Synaptosomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellie A. Woll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sruthi Murlidaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benika J. Pinch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoshi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-015-9802-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291, pp.20473--86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.736975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01498031v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Internal Water on Protein Thermal Stability: The Case of Homologous G Domains.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolution of Pentameric Ligand-Gated Ion Channels: Pro-Loop Receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Jaiteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Sterpone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp507571u⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.e0151934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498026v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptive Biasing Force Method: Everything You Always Wanted To Know but Were Afraid To Ask</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Role of Internal Water on Protein Thermal Stability: The Case of Homologous G Domains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obaidur Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kalimeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Melchionna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Sterpone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (3), pp.1129-1151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp506633n⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119, pp.8939--49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp507571u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238593v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type VI secretion and bacteriophage tail tubes share a common assembly pathway.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Adaptive Biasing Force Method: Everything You Always Wanted To Know but Were Afraid To Ask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Gumbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Pohorille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/embr.201337936⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (3), pp.1129-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp506633n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458198v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARMM36 united atom chain model for lipids and surfactants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+                <w:t xml:space="preserve">Membrane Protein Structure, Function, and Dynamics: a Perspective from Experiments and Theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Cournia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Andricioaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Antonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp410344g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 248 (4), pp.611-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-015-9802-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01498054v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric regulation of pentameric ligand-gated ion channels: An emerging mechanistic perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Type VI secretion and bacteriophage tail tubes share a common assembly pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick R Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Cecchini</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Celia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cascales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/chan.29444⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.315-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/embr.201337936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498037v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid concentration and molar ratio boundaries for the use of isotropic bicelles.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CHARMM36 united atom chain model for lipids and surfactants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Allsopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph B. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip T F. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la5004353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (2), pp.547--556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp410344g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498056v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predicted binding site for cholesterol on the GABAA receptor.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lipid concentration and molar ratio boundaries for the use of isotropic bicelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dror E. Warschawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip T F. Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106 (9), pp.1938--1949. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (21), pp.6162-6170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la5004353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498058v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using collective variables to drive molecular dynamics simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A predicted binding site for cholesterol on the GABAA receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Salari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sruthi Murlidaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Brannigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol. Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2013.813594⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (9), pp.1938--1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498073v1</w:t>
+                <w:t xml:space="preserve">hal-01498058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Allosteric regulation of pentameric ligand-gated ion channels: An emerging mechanistic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Channels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.350-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/chan.29444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using collective variables to drive molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Fiorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mol. Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (22-23), pp.3345--3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2013.813594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">General Anesthetics Predicted to Block the GLIC Pore with Micromolar Affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David N. Lebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderic G. Eckenhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael L. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Brannigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (5), pp.e1002532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5262,279 +5496,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UnityMol-Lite: Cross-platform Collaboration and Interactive Methods for Molecular Modeling in XR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Spivak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Vincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroXR 2024: Proceedings of the 21st EuroXR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Bourdot; Mónica González; Jerome Perret; Gabriel Zachmann; Arcadio Reyes-Lecuona, Nov 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation moléculaire du transfert d’électron transmembranaire dans NOX5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion pleinière du GDR NADPH Oxydase et Stress oxydant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5544,458 +5778,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mechanics Parameterization of Anesthetic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical and Biochemical Approaches for the Study of Anesthetic Function, Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 602, Elsevier, pp.61-76, 2018, Methods in Enzymology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mie.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations of Biomolecular Simulations: A Critical Introduction to Homology Modeling, Molecular Dynamics Simulations, and Free Energy Calculations of Membrane Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Proteins Production for Structural Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.347--392, 2014, 978-1-4939-0661-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-0662-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, systematic and robust relative binding free energies for simple and complex transformations : dual-LAO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Designing losses for data-free training of normalizing flows on Boltzmann distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Felardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6005,114 +6125,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations moléculaires d'événements rares dans les systèmes biologiques membranaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie moléculaire. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6259,51 +6379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742743v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hedin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W. Ponder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08809-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W Ponder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Francis Jing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gagelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evianne Rovers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvith Thudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Maddison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schapira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00462" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Talmazan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchen Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gumbart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.08006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dotson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Alibay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Allen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soroush Barhaghi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06934" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fiorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Marinelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Forrest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05604" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Largeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calder&#243;n-Mora" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.09.516457" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob T&#243;mas Bullerjahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren von B&#252;low" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziar Heidari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hummer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezry Santiago-Mcrae" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ebrahimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Sandberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Brannigan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.5.1.2067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Papadourakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhory Sinenka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matricon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00365" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Petroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Dietzen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Deng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Washington" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34813-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shirts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valsson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.4.1.1583" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01235" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puyo-Fourtine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubou&#233;-Dijon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01158" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ch&#225;vez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Karttunen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c01354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01081" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382660v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.650651" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046853" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00593" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson Mendes de Oliveira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samual R Zukowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Palivec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Martinez-Seara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02987D" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Maia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ribeiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014475" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Salari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joseph" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Lohia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00447" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Vecchis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Cohen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10687-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Cai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00791" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie A. Woll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Murlidaran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benika J. Pinch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshi Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736975" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Jaiteh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151934" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cournia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Andricioaei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9802-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaidur Rahaman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalimeri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Melchionna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507571u" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Comer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Gumbart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pohorille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506633n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Brunet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Celia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201337936" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498054v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Allsopp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B. Lim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410344g" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498037v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.29444" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498056v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Beaugrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Arnold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip T F. Williamson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004353" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498058v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498073v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Klein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.813594" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Lebard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic G. Eckenhoff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002532" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Spivak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936982v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Felardos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05616435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stirnemann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c08607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-026-02022-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W Ponder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08809-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742743v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hedin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W. Ponder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Francis Jing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gagelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evianne Rovers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvith Thudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Maddison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schapira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00462" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Talmazan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Fu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchen Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gumbart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fiorin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Marinelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Forrest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05604" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maurin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.08006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dotson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Alibay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Allen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soroush Barhaghi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06934" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Largeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calder&#243;n-Mora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.09.516457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob T&#243;mas Bullerjahn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren von B&#252;low" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziar Heidari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hummer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00308" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezry Santiago-Mcrae" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ebrahimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Sandberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Brannigan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.5.1.2067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Papadourakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhory Sinenka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matricon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677547v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puyo-Fourtine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubou&#233;-Dijon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ch&#225;vez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Karttunen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c01354" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Petroff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Dietzen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Deng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Washington" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34813-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shirts" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.4.1.1583" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046853" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382660v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.650651" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00593" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Maia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ribeiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014475" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson Mendes de Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samual R Zukowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Palivec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Martinez-Seara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02987D" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Salari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joseph" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Lohia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00447" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Vecchis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Cohen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10687-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423958v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Cai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00791" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie A. Woll" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Murlidaran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benika J. Pinch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshi Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736975" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Jaiteh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151934" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaidur Rahaman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalimeri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Melchionna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507571u" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238593v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Comer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Gumbart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pohorille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506633n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cournia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Andricioaei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9802-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Brunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Celia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201337936" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498054v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Allsopp" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B. Lim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410344g" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Beaugrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Arnold" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip T F. Williamson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004353" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.29444" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498073v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.813594" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Lebard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic G. Eckenhoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002532" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163459v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Spivak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426169v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692578v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.01.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936982v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Felardos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746639v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>