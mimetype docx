--- v0 (2026-03-10)
+++ v1 (2026-04-06)
@@ -1034,230 +1034,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’appellation louis «mirliton». Ou l’interprétation d’un sexe de femme sur un louis de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Kind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.365-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deniers, drachmes et ducats. Un tarot arménien produit à Venise au début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Ne les laissez pas lire ! Censure dans les livres pour enfants, 60, pp.122-135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.060.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rbnf.060.0122⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04668127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Kind</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la Monnaie de Saint-Lô</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 177, pp.365-377</w:t>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (241), pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granville : sous la plage, l’Espagne !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1272,126 +1341,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 566, p. 12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820732v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04810541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies du musée des Beaux-Arts de Saint-Lô</w:t>
               </w:r>
@@ -1921,195 +1921,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First Contacts, First Exchanges, First Coins: The Surprising and Slow Monetisation of the French West Indies in the First Half of the Seventeenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nanouschka Myrberg Burström; Fleur Kemmers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Money, Coinage and Colonialism. Entangled Exchanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 143-159, 2024, 9781032526386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003407621-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail rémunéré des esclaves antillais : une porte ouverte sur la consommation et vers la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Conchon; Myriam Cottias; Alessandro Stanziani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail servile et dynamiques économiques, XVIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité pour l’histoire économique et financière de la France, pp.159-180, 2024, 978-2-11-162112-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774323v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04733519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des faux-monnayeurs au village. L’affaire Mahieu, à Sainteny (Cotentin, 1728-1734)</w:t>
               </w:r>
@@ -2168,51 +2168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies en or espagnoles de Donville-les-Bains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2465,51 +2465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Jambu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors de monnaies espagnoles dans la France des XVIIe et XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BnF Éditions, pp.1-20, 2019, Trésors monétaires tome XXVIII, 978-2-7177-2821-7</w:t>
@@ -2712,177 +2712,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clio by François Boucher at the Coin Cabinet of the BnF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Clio de François Boucher du Cabinet des médailles de la BnF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930838v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03930832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAECH : la monnaie comme arme</w:t>
               </w:r>
@@ -3463,51 +3463,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération archéologique : Prospection Donville-les-Bains 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d’expertise : OI Monnaies Donville-les-Bains, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3795,51 +3795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122480v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423307v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.060.0122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Kind" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clairand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2015.3279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Money-Coinage-and-Colonialism-Entangled-Exchanges/Burstrom-Kemmers/p/book/9781032526386?srsltid=AfmBOopUeBzYzDEUTJgTGZXJ_0A4xcev31urvb04QOsUNst6cRS-rRqq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003407621-11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine N&#8217;diaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/824/les-circulations-internationales-en-europe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.bnf.fr/catalogue-des-monnaies-am%C3%A9ricaines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8338/tant-d-or-que-d-argent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122480v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423307v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Kind" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.060.0122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clairand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2015.3279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Money-Coinage-and-Colonialism-Entangled-Exchanges/Burstrom-Kemmers/p/book/9781032526386?srsltid=AfmBOopUeBzYzDEUTJgTGZXJ_0A4xcev31urvb04QOsUNst6cRS-rRqq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003407621-11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine N&#8217;diaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/824/les-circulations-internationales-en-europe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.bnf.fr/catalogue-des-monnaies-am%C3%A9ricaines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8338/tant-d-or-que-d-argent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>