--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1034,200 +1034,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deniers, drachmes et ducats. Un tarot arménien produit à Venise au début du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Ne les laissez pas lire ! Censure dans les livres pour enfants, 60, pp.122-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.060.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’appellation louis «mirliton». Ou l’interprétation d’un sexe de femme sur un louis de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Kind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177, pp.365-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028850v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04668127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de la Monnaie de Saint-Lô</w:t>
               </w:r>
@@ -3795,51 +3795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122480v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423307v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Kind" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.060.0122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clairand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2015.3279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Money-Coinage-and-Colonialism-Entangled-Exchanges/Burstrom-Kemmers/p/book/9781032526386?srsltid=AfmBOopUeBzYzDEUTJgTGZXJ_0A4xcev31urvb04QOsUNst6cRS-rRqq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003407621-11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine N&#8217;diaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/824/les-circulations-internationales-en-europe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.bnf.fr/catalogue-des-monnaies-am%C3%A9ricaines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8338/tant-d-or-que-d-argent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122480v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423307v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.060.0122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Kind" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clairand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2015.3279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Money-Coinage-and-Colonialism-Entangled-Exchanges/Burstrom-Kemmers/p/book/9781032526386?srsltid=AfmBOopUeBzYzDEUTJgTGZXJ_0A4xcev31urvb04QOsUNst6cRS-rRqq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003407621-11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine N&#8217;diaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/824/les-circulations-internationales-en-europe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.bnf.fr/catalogue-des-monnaies-am%C3%A9ricaines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8338/tant-d-or-que-d-argent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>