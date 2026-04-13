--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Juillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a novel characterization procedure based on fast sweep measurements for linear resonators with a large time constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.112252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Aware Framework on gm/ID-Based Methodology using 180 nm SOI from -40 ◦C to 200 ◦C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco De Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.311 - 322. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCAS.2021.3067377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.033001. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab6484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: Experimental investigation of an actively-coupled architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.111504. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Interconnected ADPLLs for Distributed Clock Generation in 65 nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (10), pp.1673-1677. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2932029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Operation of Resonant Sensors Based On Weakly Coupled Resonators: Theory and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (12), pp.1950-1961. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2932792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate limits of differential resonant MEMS sensors based on two coupled linear resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (12), pp.2440 - 2448. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tuffc.2018.2869415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive gap dimension estimation of electrostatic MEMS resonators from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Visotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.10-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxian Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cottone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a monolithic CMOS-MEMS mutually injection-locked oscillator for differential resonant sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Riverola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (1), pp.160 - 170. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of excitation waveform on the frequency stability of electrostatically-actuated micro-electromechanical oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 422 (Volume 422, 26 May 2018, Pages 79-91), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the driving waveform on the open-loop frequency response of MEMS resonators with nonlinear actuation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.812 - 820. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2016.2560260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mutually Injection-Locked Oscillators for Differential Resonant Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (7), pp.1055 - 1066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2553298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of MEMS resonators via feedthrough de-embedding of harmonic and subharmonic pulsed-mode response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resonant pull-in of micro-electromechanical oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 350, pp.123-139. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-loop-delay sixth-order bandpass continuous-time sigma-delta modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cds.2011.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost built-in self-test method for thermally actuated resistive MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Mergherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Analysis of Networks of Self-sampled All-Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.708-720. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2011.2169745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor with Transient Response Processing and Time-Constant Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.3090-3097. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2207102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of an online Approach to Parameter Estimation Problems Based on Binary Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (11), pp.2837-2842. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2012.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Micromachined Beams Subject to Nonlinear Restoring or Damping Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2010.2090650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for fully integrated MEMS and NEMS Pierce oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172 (1), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Least-Squares Approach to Parameter Estimation Problems Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large amplitude dynamics of micro/nanomechanical resonators actuated with electrostatic pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (1), 014907 (10 p.). </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3277022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008: SYMPOSIUM ON DESIGN, TEST, INTEGRATION AND PACKAGING OF MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced-order model of squeeze-film damping for deformable micromechanical structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.035042. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/18/3/035042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear analysis of the influence of FIR feedback filters on the response of the pulsed digital oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.53, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9015-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nonlinear circular plates using modal analysis: simulation and model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol.16, pp.448-456. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/2/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Tsypkin's approach for the study of a class of mixed-signal nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.53 (N°12), pp. 2746-2755. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2006.883862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasalocid (X537A) as a selective carrier for Cd(II) in supported liquid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Miquel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tronel-Peyroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 139 (2), pp.167 - 174. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(97)00240-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Measurements of Silicon Axisymmetric MEMS Gyro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hudeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duquesnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lindau, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL63280.2025.11037183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parameter Estimation Techniques for Nonlinear MEMS Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Neuchâtel, Switzerland. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF61992.2024.10722360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Electrostatic MEMS Resonator with Hybrid Nonlinear Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Godinez Perez Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gm/Id based methodology to estimate OTA requirements in low-pass discrete time Σ∆-ADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient parameter estimation techniques for nonlinear MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS resonator parameter estimation from fast frequency sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electrical and mechanical coupling in MEMS gyroscopes with electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of parametric evasion properties of resonant sensors using electrostatic gap-closing actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Kailua-Kona, Hawaii, USA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL51137.2021.9430473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly-linear, integration-compatible output metric for amplitude-modulated resonant sensors based on weakly-coupled resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gouspy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise evasion properties of electrostatic gap-closing MEMS resonators with pulsed excitation waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the IEEE International Frequency Control Symposium and IEEE International Symposium on Applications of Ferroelectrics (IFCS-ISAF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, United States. Paper ID 4424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Voltage-Temperature Analysis of a CMOS-MEMS Readout Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptative Ratio-Metric Analog-To-Digital Interface For Weakly-Coupled Resonant Sensors Based On Mutually Injection-Locked Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of etching angle estimation of MEMS resonators from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vysotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the optimization of excitation waveform for electrostatic resonant sensors with enhanced frequency stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gouspy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear enhancement of locking range of mutually injection-locked oscillators for resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eftf.2018.8409010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of phase difference and frequency measurements of mutually injection-locked oscillators for resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resonant sensors based on mutually injection-locked oscillators beyond the critical Duffing amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eftf.2018.8409011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of output metric on the resolution of mode-localized MEMS resonant sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besancon, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fcs.2017.8088943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of excitation waveform on the frequency stability of anelectrostatic MEMS oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Eurosensors Conference, EUROSENSORS 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the closed-loop phase shift on the frequency stability of capacitive MEMS oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary. pp.169-172, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2016.7514862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of mutually injection-locked CMOS-MEMS oscillators for differential resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs.2016.7841312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant pull-in of high-Q MEMS oscillators with arbitrary closed-loop phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">0th Eurosensors Conference, EUROSENSORS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-drift rejection and sensitivity to mismatch of synchronized strongly-coupled M/NEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 29th International Conference on Micro Electro Mechanical Systems (MEMS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Shanghai, China. pp.1054 - 1057 </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle architecture pour les capteurs M/NEMS résonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of capacitive MEMS resonators via nonlinear open-loop frequency responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7161022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further study of reduced-order modeling techniques for nonlinear MEMS beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vidal-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2015 Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monptellier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation from nonlinear frequency response of MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.1318-1319, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Architecture for Differential Resonant Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vidal-Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.1573 - 1576, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of reduced-order modeling techniques for nonlinear MEMS beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.261-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in heterogeneous systems on chips: Design and analysis challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Blokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Dudka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2014 - International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.1997-2000, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatically-induced modal crosstalk phenomena in resonant MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of MEMS Resonators via Feedthrough De-embedding of Pulsed-mode Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnoit Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.823 - 826, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed clock generator for synchronous SoC using ADPLL network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICC 2013 - IEEE 2013 Custom Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San José, CA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICC.2013.6658437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMBO Self-Test Method using binary input and dithering signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocon 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.2111-2115, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROCON.2013.6625272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of excitation waveform and oscillator geometry on the resonant pull-in of capacitive MEMS oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of an Online Approach to Parameter Estimation Problems Based on Binary Noisy Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.1506-1511, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a MEMS-based ring oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Munoz-Gamarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Symposium on Circuits and Systems (ISCAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.2103-2106, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6271700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a low-cost method for tracking the resonance frequency and the quality factro of MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farbod Ghassemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Possas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Amendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Taipei, Taiwan. CD-ROM Proceedings (4 p.), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2012.6411033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive Nonlinear System Identification Method Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integrated Modelling and Analysis Applied Control and Automation (IMAACA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for Networks of Self-Sampled All-Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Circuit theory and Design (ECCTD'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Linköping, Sweden. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digitally Controlled Oscillator in a 65-nm CMOS process for SoC clock generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2011 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2845-2848, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of reconfigurable ADPLL network for distributed clock generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Terosiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTP 2011 - International Conference on Field Programmable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, New Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2011.6132670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel technique to reduce the metastability of Bang-Bang Phase Frequency Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2577-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-digital PLL array provides reliable distributed clock for SOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium of Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2589-2592, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost, Built-In Self-Test Method for Resistive MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXV (Eurosensors'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clock network of distributed ADPLLs using an asymmetric comparison strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. pp.3212-3215, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a self-sustained CMOS-integrated nano-oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Systems Integration (SMART SYS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Como, Italy. CD-ROM Proceedings (5 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and VHDL Modeling of All-Digital PLLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.293-296, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive System Identification Method Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.1167-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized State in Networks of Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor Gauge with Transient Response Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hawaï, United States. pp.1478-1482, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of a single active transistor-based amplifier designed for MEMS/CMOS co-integrated oscillator purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors Conference (EUROSENSORS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Linz, Austria. CD-ROM Proceedings (4 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation quality of a weighted least-square parameter estimation method based on binay observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1043-1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a co-integrated CMOS/NEMS oscillator with a simple electronic circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Test Integration and Packaging of MEMS/MOEMS (DTIP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the behaviour of self-sampled digital phase-locked loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Galayco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, Washington, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Behaviour of Self-Sampled Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE International Midwest Symposium on Circuits ans Systems (MWSCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States. pp.1089-1092, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2010.5548840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of weighted least-square estimators for parameter estimation problems based on binary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on System Identification (SYSID'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the frequency stability of a NEMS oscillator with electrostatic and mechanical nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ardnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors'09, Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1415-1418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced-order piecewise-linear model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP Design Test Integration and Packaging of NEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp. 229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital implementation of a BIST method based on binary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD, 11th Euromicro Conference on Digital System Design; Architectures, Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Parme, Italy. pp. 709-713, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2008.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MEMS to NEMS: closed-loop actuation of resonant beams beyond the critical Duffing amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnoit Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lecce, Italy. pp. 510-513, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2008.4716489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a one-bit lowpass sigma-delta modulator using BIMBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Warsaw, Poland. pp. 1-4, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2007.379392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modelling of the Reynolds equation for flexible structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Nanotechnology Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Santa Clara, United States. pp. 137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-TESTING OF SIGMA-DELTA MEMS SENSORS USING BIMBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada. pp.1074-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of the BIMBO self-test method using binary inputs and outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE CDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.578-583, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF THE FEEDBACK FILTER ON THE RESPONSE OF THE PULSED DIGITAL OSCILLATOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESOLUTION LIMITS FOR RESONANT MEMS SENSORS BASED ON DISCRETE RELAY FEEDBACK TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-actuated micromechanical resonator using digital Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS, NANO and Smart Systems, 2005. Proceedings. 2005 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Banff, Alta., Canada. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMENS.2005.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise perturbation method (PPM) simulation of electrostatically actuated beam with uncertain stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise response surface method for simulating MEMS with uncertain parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMENS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Uncertainty within Estimation in Dynamical Context – Application to MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORSIG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2004, Espoo, Finland. pp.41 - 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY STUDY OF A MEMS PHOTOACOUSTIC PRESSURE SENSOR USING PARAMETRIC RESONANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyraie Rakotondratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of MEMS gyroscopes with fast frequency sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la réponse impulsionnelle d'un système à partir d'observations binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/fr2008051312. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics of MEMS and NEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: experimental investigation of an actively-coupled architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators :Theory and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Near-Limits Kinetic Energy Harvesting from Arbitrary Input Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armine Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Blokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception des microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paris Sud - Paris XI, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00280542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors & MEMS - version 1 - 2020/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling of electrostatic MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01535669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Juillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a novel characterization procedure based on fast sweep measurements for linear resonators with a large time constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.112252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Aware Framework on gm/ID-Based Methodology using 180 nm SOI from -40 ◦C to 200 ◦C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco De Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.311 - 322. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCAS.2021.3067377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.033001. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab6484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: Experimental investigation of an actively-coupled architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.111504. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Interconnected ADPLLs for Distributed Clock Generation in 65 nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (10), pp.1673-1677. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2932029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Operation of Resonant Sensors Based On Weakly Coupled Resonators: Theory and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (12), pp.1950-1961. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2932792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate limits of differential resonant MEMS sensors based on two coupled linear resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (12), pp.2440 - 2448. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tuffc.2018.2869415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive gap dimension estimation of electrostatic MEMS resonators from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Visotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.10-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxian Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cottone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a monolithic CMOS-MEMS mutually injection-locked oscillator for differential resonant sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Riverola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (1), pp.160 - 170. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of excitation waveform on the frequency stability of electrostatically-actuated micro-electromechanical oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 422 (Volume 422, 26 May 2018, Pages 79-91), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the driving waveform on the open-loop frequency response of MEMS resonators with nonlinear actuation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.812 - 820. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2016.2560260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mutually Injection-Locked Oscillators for Differential Resonant Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (7), pp.1055 - 1066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2553298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of MEMS resonators via feedthrough de-embedding of harmonic and subharmonic pulsed-mode response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resonant pull-in of micro-electromechanical oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 350, pp.123-139. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-loop-delay sixth-order bandpass continuous-time sigma-delta modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cds.2011.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost built-in self-test method for thermally actuated resistive MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Mergherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor with Transient Response Processing and Time-Constant Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.3090-3097. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2207102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of an online Approach to Parameter Estimation Problems Based on Binary Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (11), pp.2837-2842. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2012.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Analysis of Networks of Self-sampled All-Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.708-720. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2011.2169745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for fully integrated MEMS and NEMS Pierce oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172 (1), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Micromachined Beams Subject to Nonlinear Restoring or Damping Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2010.2090650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Least-Squares Approach to Parameter Estimation Problems Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large amplitude dynamics of micro/nanomechanical resonators actuated with electrostatic pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (1), 014907 (10 p.). </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3277022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008: SYMPOSIUM ON DESIGN, TEST, INTEGRATION AND PACKAGING OF MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced-order model of squeeze-film damping for deformable micromechanical structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.035042. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/18/3/035042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear analysis of the influence of FIR feedback filters on the response of the pulsed digital oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.53, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9015-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nonlinear circular plates using modal analysis: simulation and model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol.16, pp.448-456. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/2/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Tsypkin's approach for the study of a class of mixed-signal nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.53 (N°12), pp. 2746-2755. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2006.883862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasalocid (X537A) as a selective carrier for Cd(II) in supported liquid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Miquel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tronel-Peyroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 139 (2), pp.167 - 174. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(97)00240-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Measurements of Silicon Axisymmetric MEMS Gyro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hudeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duquesnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lindau, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL63280.2025.11037183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parameter Estimation Techniques for Nonlinear MEMS Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Neuchâtel, Switzerland. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF61992.2024.10722360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Electrostatic MEMS Resonator with Hybrid Nonlinear Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Godinez Perez Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gm/Id based methodology to estimate OTA requirements in low-pass discrete time Σ∆-ADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient parameter estimation techniques for nonlinear MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS resonator parameter estimation from fast frequency sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electrical and mechanical coupling in MEMS gyroscopes with electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of parametric evasion properties of resonant sensors using electrostatic gap-closing actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Kailua-Kona, Hawaii, USA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL51137.2021.9430473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly-linear, integration-compatible output metric for amplitude-modulated resonant sensors based on weakly-coupled resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gouspy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise evasion properties of electrostatic gap-closing MEMS resonators with pulsed excitation waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the IEEE International Frequency Control Symposium and IEEE International Symposium on Applications of Ferroelectrics (IFCS-ISAF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, United States. Paper ID 4424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Voltage-Temperature Analysis of a CMOS-MEMS Readout Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptative Ratio-Metric Analog-To-Digital Interface For Weakly-Coupled Resonant Sensors Based On Mutually Injection-Locked Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of etching angle estimation of MEMS resonators from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vysotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the optimization of excitation waveform for electrostatic resonant sensors with enhanced frequency stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gouspy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of phase difference and frequency measurements of mutually injection-locked oscillators for resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear enhancement of locking range of mutually injection-locked oscillators for resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eftf.2018.8409010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resonant sensors based on mutually injection-locked oscillators beyond the critical Duffing amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eftf.2018.8409011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of output metric on the resolution of mode-localized MEMS resonant sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besancon, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fcs.2017.8088943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of excitation waveform on the frequency stability of anelectrostatic MEMS oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Eurosensors Conference, EUROSENSORS 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the closed-loop phase shift on the frequency stability of capacitive MEMS oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary. pp.169-172, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2016.7514862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of mutually injection-locked CMOS-MEMS oscillators for differential resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs.2016.7841312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant pull-in of high-Q MEMS oscillators with arbitrary closed-loop phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">0th Eurosensors Conference, EUROSENSORS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-drift rejection and sensitivity to mismatch of synchronized strongly-coupled M/NEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 29th International Conference on Micro Electro Mechanical Systems (MEMS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Shanghai, China. pp.1054 - 1057 </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle architecture pour les capteurs M/NEMS résonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of capacitive MEMS resonators via nonlinear open-loop frequency responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7161022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further study of reduced-order modeling techniques for nonlinear MEMS beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vidal-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2015 Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monptellier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation from nonlinear frequency response of MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.1318-1319, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Architecture for Differential Resonant Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vidal-Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.1573 - 1576, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in heterogeneous systems on chips: Design and analysis challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Blokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Dudka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2014 - International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.1997-2000, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatically-induced modal crosstalk phenomena in resonant MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of reduced-order modeling techniques for nonlinear MEMS beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.261-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of MEMS Resonators via Feedthrough De-embedding of Pulsed-mode Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnoit Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.823 - 826, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMBO Self-Test Method using binary input and dithering signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocon 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.2111-2115, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROCON.2013.6625272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed clock generator for synchronous SoC using ADPLL network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICC 2013 - IEEE 2013 Custom Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San José, CA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICC.2013.6658437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of excitation waveform and oscillator geometry on the resonant pull-in of capacitive MEMS oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a MEMS-based ring oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Munoz-Gamarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Symposium on Circuits and Systems (ISCAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.2103-2106, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6271700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a low-cost method for tracking the resonance frequency and the quality factro of MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farbod Ghassemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Possas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Amendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Taipei, Taiwan. CD-ROM Proceedings (4 p.), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2012.6411033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of an Online Approach to Parameter Estimation Problems Based on Binary Noisy Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.1506-1511, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive Nonlinear System Identification Method Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integrated Modelling and Analysis Applied Control and Automation (IMAACA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of reconfigurable ADPLL network for distributed clock generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Terosiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTP 2011 - International Conference on Field Programmable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, New Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2011.6132670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel technique to reduce the metastability of Bang-Bang Phase Frequency Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2577-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for Networks of Self-Sampled All-Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Circuit theory and Design (ECCTD'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Linköping, Sweden. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digitally Controlled Oscillator in a 65-nm CMOS process for SoC clock generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2011 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2845-2848, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-digital PLL array provides reliable distributed clock for SOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium of Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2589-2592, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost, Built-In Self-Test Method for Resistive MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXV (Eurosensors'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clock network of distributed ADPLLs using an asymmetric comparison strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. pp.3212-3215, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive System Identification Method Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.1167-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a self-sustained CMOS-integrated nano-oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Systems Integration (SMART SYS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Como, Italy. CD-ROM Proceedings (5 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and VHDL Modeling of All-Digital PLLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.293-296, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized State in Networks of Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of a single active transistor-based amplifier designed for MEMS/CMOS co-integrated oscillator purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors Conference (EUROSENSORS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Linz, Austria. CD-ROM Proceedings (4 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor Gauge with Transient Response Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hawaï, United States. pp.1478-1482, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation quality of a weighted least-square parameter estimation method based on binay observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1043-1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a co-integrated CMOS/NEMS oscillator with a simple electronic circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Test Integration and Packaging of MEMS/MOEMS (DTIP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the behaviour of self-sampled digital phase-locked loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Galayco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, Washington, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Behaviour of Self-Sampled Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE International Midwest Symposium on Circuits ans Systems (MWSCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States. pp.1089-1092, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2010.5548840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of weighted least-square estimators for parameter estimation problems based on binary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on System Identification (SYSID'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the frequency stability of a NEMS oscillator with electrostatic and mechanical nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ardnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors'09, Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1415-1418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital implementation of a BIST method based on binary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD, 11th Euromicro Conference on Digital System Design; Architectures, Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Parme, Italy. pp. 709-713, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2008.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced-order piecewise-linear model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP Design Test Integration and Packaging of NEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp. 229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MEMS to NEMS: closed-loop actuation of resonant beams beyond the critical Duffing amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnoit Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lecce, Italy. pp. 510-513, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2008.4716489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a one-bit lowpass sigma-delta modulator using BIMBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Warsaw, Poland. pp. 1-4, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2007.379392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modelling of the Reynolds equation for flexible structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Nanotechnology Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Santa Clara, United States. pp. 137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-TESTING OF SIGMA-DELTA MEMS SENSORS USING BIMBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada. pp.1074-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of the BIMBO self-test method using binary inputs and outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE CDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.578-583, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF THE FEEDBACK FILTER ON THE RESPONSE OF THE PULSED DIGITAL OSCILLATOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESOLUTION LIMITS FOR RESONANT MEMS SENSORS BASED ON DISCRETE RELAY FEEDBACK TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-actuated micromechanical resonator using digital Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS, NANO and Smart Systems, 2005. Proceedings. 2005 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Banff, Alta., Canada. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMENS.2005.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise perturbation method (PPM) simulation of electrostatically actuated beam with uncertain stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise response surface method for simulating MEMS with uncertain parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMENS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Uncertainty within Estimation in Dynamical Context – Application to MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORSIG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2004, Espoo, Finland. pp.41 - 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY STUDY OF A MEMS PHOTOACOUSTIC PRESSURE SENSOR USING PARAMETRIC RESONANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyraie Rakotondratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of MEMS gyroscopes with fast frequency sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la réponse impulsionnelle d'un système à partir d'observations binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/fr2008051312. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics of MEMS and NEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: experimental investigation of an actively-coupled architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators :Theory and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Near-Limits Kinetic Energy Harvesting from Arbitrary Input Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armine Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Blokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception des microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paris Sud - Paris XI, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00280542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors & MEMS - version 1 - 2020/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling of electrostatic MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01535669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mostafa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Oliveira Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3067377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.07.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2932029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2932792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Prache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2018.2869415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Visotskyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Riverola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.11.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2016.2560260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2553298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.02.032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2011.0313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Mergherbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.01.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CJQCWFZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2169745" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2207102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Jafaridinani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arndt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2010.2090650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00650145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arcamone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.06.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NSVZ2GT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hentz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3277022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270341v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/3/035042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9015-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/2/031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.883862" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquel-Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bienvenue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeminet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00240-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CWT0HJH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hudeley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duquesnoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL63280.2025.11037183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722360" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Godinez Perez Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613108" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04403410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557892" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guerard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568500" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL51137.2021.9430473" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gouspy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraft" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278642" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752699" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752831" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394210" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657114v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2017.8088943" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.315" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514862" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barniol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2016.7841312" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.311" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Uranga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7161022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vidal-Alvarez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160983" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168884" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.601" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056659" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnoit Alain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.278" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053768v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2013.6658437" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2013.6625272" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00770884v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426238" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725674v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Munoz-Gamarra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barniol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271700" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Ghassemi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2012.6411033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633011v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043646" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938198" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938134" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megherbi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517345v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551825v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603947" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603916" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551814v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690358" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00516976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517342v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528768v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2010.5548840" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445435v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ardnt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354572v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277713v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missoffe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00347177v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2008.50" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351209v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem N" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716489" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250345v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379392" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00238517v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00239306v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00214257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189254v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189262v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMENS.2005.101" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104824v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104827v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089648v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyraie Rakotondratsimba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083825v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01992556v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01992473v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214716v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01535669v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mostafa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Oliveira Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3067377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.07.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2932029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2932792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Prache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2018.2869415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Visotskyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Riverola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.11.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2016.2560260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2553298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.02.032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2011.0313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Mergherbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.01.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CJQCWFZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2207102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Jafaridinani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.050" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2169745" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00650145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arndt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arcamone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.06.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NSVZ2GT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2010.2090650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hentz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3277022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270341v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/3/035042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9015-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/2/031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.883862" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquel-Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bienvenue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeminet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00240-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CWT0HJH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hudeley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duquesnoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL63280.2025.11037183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722360" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Godinez Perez Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613108" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04403410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557892" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guerard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568500" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL51137.2021.9430473" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gouspy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraft" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278642" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752699" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752831" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394210" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657114v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2017.8088943" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.315" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514862" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barniol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2016.7841312" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.311" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Uranga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7161022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vidal-Alvarez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160983" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168884" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.601" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086397v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056659" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083889v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnoit Alain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.278" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862424v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2013.6625272" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053768v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2013.6658437" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Munoz-Gamarra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barniol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271700" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778760v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Ghassemi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2012.6411033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00770884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426238" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633011v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043646" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683074v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938198" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938134" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megherbi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517345v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603947" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603916" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537524v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690358" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00516976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517342v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528768v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2010.5548840" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445435v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ardnt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missoffe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00347177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2008.50" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351209v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem N" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716489" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250345v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379392" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00238517v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00239306v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00214257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189254v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189262v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMENS.2005.101" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104824v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104827v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089648v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyraie Rakotondratsimba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083825v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01992556v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01992473v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214716v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01535669v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>