--- v1 (2026-04-13)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Juillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a novel characterization procedure based on fast sweep measurements for linear resonators with a large time constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.112252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Aware Framework on gm/ID-Based Methodology using 180 nm SOI from -40 ◦C to 200 ◦C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco De Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.311 - 322. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCAS.2021.3067377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.033001. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab6484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: Experimental investigation of an actively-coupled architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.111504. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Interconnected ADPLLs for Distributed Clock Generation in 65 nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (10), pp.1673-1677. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2932029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Operation of Resonant Sensors Based On Weakly Coupled Resonators: Theory and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (12), pp.1950-1961. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2932792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate limits of differential resonant MEMS sensors based on two coupled linear resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (12), pp.2440 - 2448. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tuffc.2018.2869415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive gap dimension estimation of electrostatic MEMS resonators from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Visotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.10-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxian Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cottone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a monolithic CMOS-MEMS mutually injection-locked oscillator for differential resonant sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Riverola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (1), pp.160 - 170. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of excitation waveform on the frequency stability of electrostatically-actuated micro-electromechanical oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 422 (Volume 422, 26 May 2018, Pages 79-91), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the driving waveform on the open-loop frequency response of MEMS resonators with nonlinear actuation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.812 - 820. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2016.2560260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mutually Injection-Locked Oscillators for Differential Resonant Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (7), pp.1055 - 1066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2553298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of MEMS resonators via feedthrough de-embedding of harmonic and subharmonic pulsed-mode response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resonant pull-in of micro-electromechanical oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 350, pp.123-139. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-loop-delay sixth-order bandpass continuous-time sigma-delta modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cds.2011.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost built-in self-test method for thermally actuated resistive MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Mergherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor with Transient Response Processing and Time-Constant Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.3090-3097. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2207102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of an online Approach to Parameter Estimation Problems Based on Binary Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (11), pp.2837-2842. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2012.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Analysis of Networks of Self-sampled All-Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.708-720. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2011.2169745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for fully integrated MEMS and NEMS Pierce oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172 (1), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Micromachined Beams Subject to Nonlinear Restoring or Damping Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2010.2090650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Least-Squares Approach to Parameter Estimation Problems Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large amplitude dynamics of micro/nanomechanical resonators actuated with electrostatic pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (1), 014907 (10 p.). </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3277022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008: SYMPOSIUM ON DESIGN, TEST, INTEGRATION AND PACKAGING OF MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced-order model of squeeze-film damping for deformable micromechanical structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.035042. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/18/3/035042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear analysis of the influence of FIR feedback filters on the response of the pulsed digital oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.53, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9015-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nonlinear circular plates using modal analysis: simulation and model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol.16, pp.448-456. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/2/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Tsypkin's approach for the study of a class of mixed-signal nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.53 (N°12), pp. 2746-2755. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2006.883862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasalocid (X537A) as a selective carrier for Cd(II) in supported liquid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Miquel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tronel-Peyroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 139 (2), pp.167 - 174. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(97)00240-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Measurements of Silicon Axisymmetric MEMS Gyro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hudeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duquesnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lindau, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL63280.2025.11037183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parameter Estimation Techniques for Nonlinear MEMS Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Neuchâtel, Switzerland. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF61992.2024.10722360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Electrostatic MEMS Resonator with Hybrid Nonlinear Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Godinez Perez Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gm/Id based methodology to estimate OTA requirements in low-pass discrete time Σ∆-ADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient parameter estimation techniques for nonlinear MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS resonator parameter estimation from fast frequency sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electrical and mechanical coupling in MEMS gyroscopes with electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of parametric evasion properties of resonant sensors using electrostatic gap-closing actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Kailua-Kona, Hawaii, USA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL51137.2021.9430473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly-linear, integration-compatible output metric for amplitude-modulated resonant sensors based on weakly-coupled resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gouspy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise evasion properties of electrostatic gap-closing MEMS resonators with pulsed excitation waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the IEEE International Frequency Control Symposium and IEEE International Symposium on Applications of Ferroelectrics (IFCS-ISAF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, United States. Paper ID 4424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Voltage-Temperature Analysis of a CMOS-MEMS Readout Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptative Ratio-Metric Analog-To-Digital Interface For Weakly-Coupled Resonant Sensors Based On Mutually Injection-Locked Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of etching angle estimation of MEMS resonators from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vysotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the optimization of excitation waveform for electrostatic resonant sensors with enhanced frequency stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gouspy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of phase difference and frequency measurements of mutually injection-locked oscillators for resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear enhancement of locking range of mutually injection-locked oscillators for resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eftf.2018.8409010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resonant sensors based on mutually injection-locked oscillators beyond the critical Duffing amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eftf.2018.8409011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of output metric on the resolution of mode-localized MEMS resonant sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besancon, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fcs.2017.8088943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of excitation waveform on the frequency stability of anelectrostatic MEMS oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Eurosensors Conference, EUROSENSORS 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the closed-loop phase shift on the frequency stability of capacitive MEMS oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary. pp.169-172, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2016.7514862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of mutually injection-locked CMOS-MEMS oscillators for differential resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs.2016.7841312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant pull-in of high-Q MEMS oscillators with arbitrary closed-loop phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">0th Eurosensors Conference, EUROSENSORS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-drift rejection and sensitivity to mismatch of synchronized strongly-coupled M/NEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 29th International Conference on Micro Electro Mechanical Systems (MEMS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Shanghai, China. pp.1054 - 1057 </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle architecture pour les capteurs M/NEMS résonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of capacitive MEMS resonators via nonlinear open-loop frequency responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7161022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further study of reduced-order modeling techniques for nonlinear MEMS beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vidal-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2015 Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monptellier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation from nonlinear frequency response of MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.1318-1319, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Architecture for Differential Resonant Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vidal-Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.1573 - 1576, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in heterogeneous systems on chips: Design and analysis challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Blokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Dudka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2014 - International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.1997-2000, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatically-induced modal crosstalk phenomena in resonant MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of reduced-order modeling techniques for nonlinear MEMS beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.261-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of MEMS Resonators via Feedthrough De-embedding of Pulsed-mode Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnoit Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.823 - 826, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMBO Self-Test Method using binary input and dithering signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocon 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.2111-2115, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROCON.2013.6625272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed clock generator for synchronous SoC using ADPLL network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICC 2013 - IEEE 2013 Custom Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San José, CA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICC.2013.6658437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of excitation waveform and oscillator geometry on the resonant pull-in of capacitive MEMS oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a MEMS-based ring oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Munoz-Gamarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Symposium on Circuits and Systems (ISCAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.2103-2106, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6271700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a low-cost method for tracking the resonance frequency and the quality factro of MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farbod Ghassemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Possas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Amendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Taipei, Taiwan. CD-ROM Proceedings (4 p.), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2012.6411033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of an Online Approach to Parameter Estimation Problems Based on Binary Noisy Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.1506-1511, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive Nonlinear System Identification Method Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integrated Modelling and Analysis Applied Control and Automation (IMAACA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of reconfigurable ADPLL network for distributed clock generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Terosiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTP 2011 - International Conference on Field Programmable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, New Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2011.6132670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel technique to reduce the metastability of Bang-Bang Phase Frequency Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2577-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for Networks of Self-Sampled All-Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Circuit theory and Design (ECCTD'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Linköping, Sweden. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digitally Controlled Oscillator in a 65-nm CMOS process for SoC clock generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2011 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2845-2848, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-digital PLL array provides reliable distributed clock for SOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium of Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2589-2592, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost, Built-In Self-Test Method for Resistive MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXV (Eurosensors'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clock network of distributed ADPLLs using an asymmetric comparison strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. pp.3212-3215, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive System Identification Method Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.1167-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a self-sustained CMOS-integrated nano-oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Systems Integration (SMART SYS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Como, Italy. CD-ROM Proceedings (5 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and VHDL Modeling of All-Digital PLLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.293-296, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized State in Networks of Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of a single active transistor-based amplifier designed for MEMS/CMOS co-integrated oscillator purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors Conference (EUROSENSORS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Linz, Austria. CD-ROM Proceedings (4 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor Gauge with Transient Response Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hawaï, United States. pp.1478-1482, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation quality of a weighted least-square parameter estimation method based on binay observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1043-1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a co-integrated CMOS/NEMS oscillator with a simple electronic circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Test Integration and Packaging of MEMS/MOEMS (DTIP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the behaviour of self-sampled digital phase-locked loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Galayco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, Washington, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Behaviour of Self-Sampled Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE International Midwest Symposium on Circuits ans Systems (MWSCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States. pp.1089-1092, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2010.5548840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of weighted least-square estimators for parameter estimation problems based on binary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on System Identification (SYSID'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the frequency stability of a NEMS oscillator with electrostatic and mechanical nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ardnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors'09, Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1415-1418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital implementation of a BIST method based on binary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD, 11th Euromicro Conference on Digital System Design; Architectures, Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Parme, Italy. pp. 709-713, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2008.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced-order piecewise-linear model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP Design Test Integration and Packaging of NEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp. 229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MEMS to NEMS: closed-loop actuation of resonant beams beyond the critical Duffing amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnoit Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lecce, Italy. pp. 510-513, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2008.4716489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a one-bit lowpass sigma-delta modulator using BIMBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Warsaw, Poland. pp. 1-4, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2007.379392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modelling of the Reynolds equation for flexible structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Nanotechnology Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Santa Clara, United States. pp. 137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-TESTING OF SIGMA-DELTA MEMS SENSORS USING BIMBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada. pp.1074-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of the BIMBO self-test method using binary inputs and outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE CDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.578-583, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF THE FEEDBACK FILTER ON THE RESPONSE OF THE PULSED DIGITAL OSCILLATOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESOLUTION LIMITS FOR RESONANT MEMS SENSORS BASED ON DISCRETE RELAY FEEDBACK TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-actuated micromechanical resonator using digital Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS, NANO and Smart Systems, 2005. Proceedings. 2005 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Banff, Alta., Canada. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMENS.2005.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise perturbation method (PPM) simulation of electrostatically actuated beam with uncertain stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise response surface method for simulating MEMS with uncertain parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMENS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Uncertainty within Estimation in Dynamical Context – Application to MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORSIG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2004, Espoo, Finland. pp.41 - 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY STUDY OF A MEMS PHOTOACOUSTIC PRESSURE SENSOR USING PARAMETRIC RESONANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyraie Rakotondratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of MEMS gyroscopes with fast frequency sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la réponse impulsionnelle d'un système à partir d'observations binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/fr2008051312. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics of MEMS and NEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: experimental investigation of an actively-coupled architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators :Theory and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Near-Limits Kinetic Energy Harvesting from Arbitrary Input Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armine Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Blokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception des microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paris Sud - Paris XI, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00280542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors & MEMS - version 1 - 2020/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling of electrostatic MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01535669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Juillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a novel characterization procedure based on fast sweep measurements for linear resonators with a large time constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.112252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Aware Framework on gm/ID-Based Methodology using 180 nm SOI from -40 ◦C to 200 ◦C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco De Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.311 - 322. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCAS.2021.3067377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.033001. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab6484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: Experimental investigation of an actively-coupled architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.111504. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Interconnected ADPLLs for Distributed Clock Generation in 65 nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (10), pp.1673-1677. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2932029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Operation of Resonant Sensors Based On Weakly Coupled Resonators: Theory and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (12), pp.1950-1961. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2932792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate limits of differential resonant MEMS sensors based on two coupled linear resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (12), pp.2440 - 2448. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tuffc.2018.2869415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive gap dimension estimation of electrostatic MEMS resonators from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Visotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.10-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxian Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cottone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a monolithic CMOS-MEMS mutually injection-locked oscillator for differential resonant sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Riverola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (1), pp.160 - 170. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of excitation waveform on the frequency stability of electrostatically-actuated micro-electromechanical oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 422 (Volume 422, 26 May 2018, Pages 79-91), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the driving waveform on the open-loop frequency response of MEMS resonators with nonlinear actuation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.812 - 820. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2016.2560260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mutually Injection-Locked Oscillators for Differential Resonant Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (7), pp.1055 - 1066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2553298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of MEMS resonators via feedthrough de-embedding of harmonic and subharmonic pulsed-mode response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resonant pull-in of micro-electromechanical oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 350, pp.123-139. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-loop-delay sixth-order bandpass continuous-time sigma-delta modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cds.2011.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost built-in self-test method for thermally actuated resistive MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Mergherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Analysis of Networks of Self-sampled All-Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.708-720. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2011.2169745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor with Transient Response Processing and Time-Constant Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.3090-3097. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2207102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of an online Approach to Parameter Estimation Problems Based on Binary Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (11), pp.2837-2842. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2012.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Micromachined Beams Subject to Nonlinear Restoring or Damping Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2010.2090650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for fully integrated MEMS and NEMS Pierce oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 172 (1), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Least-Squares Approach to Parameter Estimation Problems Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large amplitude dynamics of micro/nanomechanical resonators actuated with electrostatic pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (1), 014907 (10 p.). </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3277022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008: SYMPOSIUM ON DESIGN, TEST, INTEGRATION AND PACKAGING OF MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced-order model of squeeze-film damping for deformable micromechanical structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.035042. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/18/3/035042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear analysis of the influence of FIR feedback filters on the response of the pulsed digital oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.53, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-9015-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nonlinear circular plates using modal analysis: simulation and model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol.16, pp.448-456. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/2/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Tsypkin's approach for the study of a class of mixed-signal nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.53 (N°12), pp. 2746-2755. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2006.883862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasalocid (X537A) as a selective carrier for Cd(II) in supported liquid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Miquel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tronel-Peyroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 139 (2), pp.167 - 174. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(97)00240-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Measurements of Silicon Axisymmetric MEMS Gyro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hudeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duquesnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lindau, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL63280.2025.11037183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Electrostatic MEMS Resonator with Hybrid Nonlinear Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Godinez Perez Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parameter Estimation Techniques for Nonlinear MEMS Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Neuchâtel, Switzerland. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF61992.2024.10722360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gm/Id based methodology to estimate OTA requirements in low-pass discrete time Σ∆-ADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient parameter estimation techniques for nonlinear MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Reinehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS resonator parameter estimation from fast frequency sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electrical and mechanical coupling in MEMS gyroscopes with electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of parametric evasion properties of resonant sensors using electrostatic gap-closing actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Kailua-Kona, Hawaii, USA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL51137.2021.9430473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly-linear, integration-compatible output metric for amplitude-modulated resonant sensors based on weakly-coupled resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gouspy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise evasion properties of electrostatic gap-closing MEMS resonators with pulsed excitation waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the IEEE International Frequency Control Symposium and IEEE International Symposium on Applications of Ferroelectrics (IFCS-ISAF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, United States. Paper ID 4424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Voltage-Temperature Analysis of a CMOS-MEMS Readout Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptative Ratio-Metric Analog-To-Digital Interface For Weakly-Coupled Resonant Sensors Based On Mutually Injection-Locked Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João R. Raposo de O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of etching angle estimation of MEMS resonators from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vysotskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the optimization of excitation waveform for electrostatic resonant sensors with enhanced frequency stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gouspy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear enhancement of locking range of mutually injection-locked oscillators for resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eftf.2018.8409010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of phase difference and frequency measurements of mutually injection-locked oscillators for resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resonant sensors based on mutually injection-locked oscillators beyond the critical Duffing amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eftf.2018.8409011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of output metric on the resolution of mode-localized MEMS resonant sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besancon, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fcs.2017.8088943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of excitation waveform on the frequency stability of anelectrostatic MEMS oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Eurosensors Conference, EUROSENSORS 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the closed-loop phase shift on the frequency stability of capacitive MEMS oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary. pp.169-172, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2016.7514862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of mutually injection-locked CMOS-MEMS oscillators for differential resonant sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs.2016.7841312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant pull-in of high-Q MEMS oscillators with arbitrary closed-loop phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">0th Eurosensors Conference, EUROSENSORS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-drift rejection and sensitivity to mismatch of synchronized strongly-coupled M/NEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 29th International Conference on Micro Electro Mechanical Systems (MEMS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Shanghai, China. pp.1054 - 1057 </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle architecture pour les capteurs M/NEMS résonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of capacitive MEMS resonators via nonlinear open-loop frequency responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7161022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further study of reduced-order modeling techniques for nonlinear MEMS beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vidal-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2015 Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monptellier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation from nonlinear frequency response of MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.1318-1319, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of reduced-order modeling techniques for nonlinear MEMS beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.261-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Architecture for Differential Resonant Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vidal-Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.1573 - 1576, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in heterogeneous systems on chips: Design and analysis challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Blokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Dudka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2014 - International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.1997-2000, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatically-induced modal crosstalk phenomena in resonant MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of MEMS Resonators via Feedthrough De-embedding of Pulsed-mode Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vinci dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnoit Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.823 - 826, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed clock generator for synchronous SoC using ADPLL network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICC 2013 - IEEE 2013 Custom Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San José, CA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICC.2013.6658437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMBO Self-Test Method using binary input and dithering signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocon 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.2111-2115, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROCON.2013.6625272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of excitation waveform and oscillator geometry on the resonant pull-in of capacitive MEMS oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of an Online Approach to Parameter Estimation Problems Based on Binary Noisy Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, United States. pp.1506-1511, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a MEMS-based ring oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Munoz-Gamarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Symposium on Circuits and Systems (ISCAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.2103-2106, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6271700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a low-cost method for tracking the resonance frequency and the quality factro of MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farbod Ghassemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Possas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Amendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Taipei, Taiwan. CD-ROM Proceedings (4 p.), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2012.6411033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for Networks of Self-Sampled All-Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Circuit theory and Design (ECCTD'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Linköping, Sweden. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digitally Controlled Oscillator in a 65-nm CMOS process for SoC clock generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2011 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2845-2848, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive Nonlinear System Identification Method Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integrated Modelling and Analysis Applied Control and Automation (IMAACA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of reconfigurable ADPLL network for distributed clock generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Terosiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTP 2011 - International Conference on Field Programmable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, New Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2011.6132670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel technique to reduce the metastability of Bang-Bang Phase Frequency Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2577-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-digital PLL array provides reliable distributed clock for SOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium of Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2589-2592, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost, Built-In Self-Test Method for Resistive MEMS sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXV (Eurosensors'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a self-sustained CMOS-integrated nano-oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Systems Integration (SMART SYS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Como, Italy. CD-ROM Proceedings (5 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and VHDL Modeling of All-Digital PLLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldar Zianbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.293-296, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clock network of distributed ADPLLs using an asymmetric comparison strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. pp.3212-3215, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive System Identification Method Based on Binary Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.1167-1171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized State in Networks of Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of a single active transistor-based amplifier designed for MEMS/CMOS co-integrated oscillator purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arcamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors Conference (EUROSENSORS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Linz, Austria. CD-ROM Proceedings (4 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Micro-Pirani Pressure Sensor Gauge with Transient Response Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hawaï, United States. pp.1478-1482, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a co-integrated CMOS/NEMS oscillator with a simple electronic circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Test Integration and Packaging of MEMS/MOEMS (DTIP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation quality of a weighted least-square parameter estimation method based on binay observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1043-1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Behaviour of Self-Sampled Digital Phase-Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE International Midwest Symposium on Circuits ans Systems (MWSCAS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States. pp.1089-1092, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2010.5548840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the behaviour of self-sampled digital phase-locked loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Akre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Galayco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, Washington, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of weighted least-square estimators for parameter estimation problems based on binary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian Jafaridinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on System Identification (SYSID'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the frequency stability of a NEMS oscillator with electrostatic and mechanical nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ardnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors'09, Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.1415-1418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced-order piecewise-linear model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP Design Test Integration and Packaging of NEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp. 229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital implementation of a BIST method based on binary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD, 11th Euromicro Conference on Digital System Design; Architectures, Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Parme, Italy. pp. 709-713, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2008.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MEMS to NEMS: closed-loop actuation of resonant beams beyond the critical Duffing amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnoit Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lecce, Italy. pp. 510-513, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2008.4716489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a one-bit lowpass sigma-delta modulator using BIMBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Warsaw, Poland. pp. 1-4, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2007.379392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-TESTING OF SIGMA-DELTA MEMS SENSORS USING BIMBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada. pp.1074-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modelling of the Reynolds equation for flexible structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Missoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Nanotechnology Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Santa Clara, United States. pp. 137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of the BIMBO self-test method using binary inputs and outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE CDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.578-583, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF THE FEEDBACK FILTER ON THE RESPONSE OF THE PULSED DIGITAL OSCILLATOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESOLUTION LIMITS FOR RESONANT MEMS SENSORS BASED ON DISCRETE RELAY FEEDBACK TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-actuated micromechanical resonator using digital Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS, NANO and Smart Systems, 2005. Proceedings. 2005 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Banff, Alta., Canada. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMENS.2005.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise perturbation method (PPM) simulation of electrostatically actuated beam with uncertain stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise response surface method for simulating MEMS with uncertain parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMENS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Uncertainty within Estimation in Dynamical Context – Application to MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORSIG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2004, Espoo, Finland. pp.41 - 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY STUDY OF A MEMS PHOTOACOUSTIC PRESSURE SENSOR USING PARAMETRIC RESONANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyraie Rakotondratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of MEMS gyroscopes with fast frequency sweeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalfa Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la réponse impulsionnelle d'un système à partir d'observations binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/fr2008051312. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics of MEMS and NEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: experimental investigation of an actively-coupled architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators :Theory and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Near-Limits Kinetic Energy Harvesting from Arbitrary Input Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armine Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Blokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galayko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception des microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paris Sud - Paris XI, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00280542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors & MEMS - version 1 - 2020/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling of electrostatic MEMS resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01535669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mostafa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Oliveira Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3067377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.07.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2932029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2932792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Prache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2018.2869415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Visotskyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Riverola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.11.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2016.2560260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2553298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.02.032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2011.0313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Mergherbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.01.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CJQCWFZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2207102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Jafaridinani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.050" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2169745" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00650145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arndt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arcamone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.06.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NSVZ2GT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2010.2090650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hentz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3277022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270341v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/3/035042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9015-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/2/031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.883862" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquel-Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bienvenue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeminet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00240-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CWT0HJH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hudeley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duquesnoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL63280.2025.11037183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722360" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Godinez Perez Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613108" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04403410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557892" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guerard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568500" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL51137.2021.9430473" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gouspy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraft" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278642" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752699" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752831" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394210" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657114v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2017.8088943" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.315" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514862" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barniol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2016.7841312" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.311" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Uranga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7161022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vidal-Alvarez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160983" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168884" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.601" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086397v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056659" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083889v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnoit Alain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.278" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862424v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2013.6625272" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053768v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2013.6658437" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Munoz-Gamarra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barniol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271700" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778760v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Ghassemi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2012.6411033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00770884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426238" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633011v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043646" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683074v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938198" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938134" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megherbi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517345v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603947" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603916" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537524v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690358" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00516976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517342v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528768v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2010.5548840" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445435v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ardnt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missoffe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00347177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2008.50" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351209v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem N" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716489" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250345v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379392" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00238517v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00239306v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00214257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189254v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189262v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMENS.2005.101" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104824v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104827v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089648v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyraie Rakotondratsimba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083825v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01992556v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01992473v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214716v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01535669v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mostafa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Oliveira Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3067377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.07.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2932029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2932792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Prache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2018.2869415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Visotskyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Riverola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.11.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2016.2560260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2553298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.02.032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2011.0313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Mergherbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.01.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CJQCWFZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2169745" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2207102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Jafaridinani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arndt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2010.2090650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00650145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arcamone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.06.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NSVZ2GT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hentz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3277022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270341v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/3/035042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-9015-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/2/031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00253817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.883862" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquel-Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bienvenue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeminet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00240-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CWT0HJH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hudeley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duquesnoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL63280.2025.11037183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Godinez Perez Medina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613108" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832006v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722360" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04403410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557892" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guerard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568500" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL51137.2021.9430473" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gouspy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraft" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278642" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752699" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752831" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394210" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657114v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2017.8088943" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.315" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514862" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barniol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2016.7841312" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.311" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Uranga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7161022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vidal-Alvarez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160983" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168884" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.601" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056659" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnoit Alain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.278" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053768v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2013.6658437" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2013.6625272" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00770884v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426238" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725674v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Munoz-Gamarra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barniol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271700" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Ghassemi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2012.6411033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043646" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683074v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938198" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643156v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938134" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megherbi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517345v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603947" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603916" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537524v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690358" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517342v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00516976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2010.5548840" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528768v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayco" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445435v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ardnt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354572v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00347177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2008.50" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277713v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missoffe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351209v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem N" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716489" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250345v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379392" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00239306v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00238517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00214257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189254v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189262v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMENS.2005.101" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104824v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104827v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089648v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyraie Rakotondratsimba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083825v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01992556v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01992473v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214716v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01535669v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>