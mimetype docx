--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Labanowski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5888-7527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085191337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Antibiotools - Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatique (PNREST Anses, 2017/3 ABR/22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance et environnement - État et causes possibles de la contamination des milieux en France par les antibiotiques, les bactéries résistantes aux antibiotiques et les supports génétiques de la résistance aux antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bibbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2016-SA-025, Anses. 2020, 263 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04301762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiofilm Activity of Invasive Plants against &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt;: Focus on &amp;lt;i&amp;gt;Baccharis halimifolia&amp;lt;/i&amp;gt; Essential Oil and Its Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi Desrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.e202300130. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202300130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of QSAR Approach to Assess the Effects of Organic Pollutants on Bacterial Virulence Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Jandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.1375. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11061375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of organochlorine and organophosphate pesticide residues in wells in the Akkar Region (Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Halwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Jandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-022-10671-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in an unsuspected antibiotics world: River biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.119611. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2023.119611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Bacterial Community Coalescence between Freshwater and Discharged tpm-Harboring Bacterial Taxa from Hospital and Domestic Wastewater Treatment Plants among Epilithic Biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.922. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11040922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Biofilms Microbiome and Resistome Responses to Wastewater Treatment Plant Effluents Containing Antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Gaschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.795206. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.795206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination in a high-income country (France) by antibiotics, antibiotic-resistant bacteria, and antibiotic resistance genes: Status and possible causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bibbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.107047. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.107047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL observatory: Data on usual pollutants (solids, organic matter, nutrients, ions) and micropollutants (pharmaceuticals, surfactants, metals), biological and ecotoxicity indicators in hospital and urban wastewater, in treated effluent and sludge from wastewater treatment plant, and in surface and groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bournique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.107726. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical compounds removal efficiency by a small constructed wetland located in south Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Al Badany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delmira Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (24), pp.30955-30974. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of carbamazepine, diclofenac, and their related metabolites and transformation products in a French aquatic environment and preliminary risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Blancart-Remaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.117052. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic composition of epilithic biofilms from agricultural and urban watershed in south Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alan Burrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (22), pp.28808-28824. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11389-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step purification/extraction method to access glyphosate, glufosinate, and their metabolites in natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Tu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Thu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Binh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1649, pp.462188. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous alteration and bioalteration of a synthetic enstatite chondrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (3), pp.601-618. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la matière organique réfractaire à la coagulation-floculation et à son procédé alternatif, l'électrocoagulation, lors du traitement d'un lixiviat stabilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feuillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°41 - 1er trimestre 2006, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeology of a Complex Aquifer System in Semi-Arid Mountainous Region: The Eastern Upper Guir Basin in the High Atlas (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abdelfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahman Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2849. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12102849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Modern agriculture” transfers many pesticides to watercourses: a case study of a representative rural catchment of southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmar Damian Prestes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (10), pp.10581-10598. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06550-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide bioaccumulation in epilithic biofilms as a biomarker of agricultural activities in a representative watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (6), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08264-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Diatom Communities in an Alpine River Impacted by Waste Water Treatment Effluents as Revealed Using DNA Metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kurmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus distribution after three decades of different soil management and cover crops in subtropical region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayara Regina Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.33-41. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2019.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiscriminate use of glyphosate impregnates river epilithic biofilms in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carolina Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Gerónimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.1377-1387. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (S1), pp.59-74. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (10), pp.9197-9206. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9302-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and transformation of the anthelmintic drug niclosamide by manganese oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201 (8), pp.425-431. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme « Identification et impact des sites miniers abandonnés sur les écosystèmes aquatiques et terrestres actuels » : Bilan au sein du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers scientifiques du Parc naturel régional du Morvan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (12), pp.90-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Processes, Pedofeatures and Microscale Metal Distributions: Relevant Study of Contaminant-Dynamics Calls for Pedology-Based Soil-Depth Sampling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems2010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (3), pp.1700019. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201700019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of selected pharmaceuticals by a river sediment: role and mechanisms of sediment or Aldrich humic substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Hsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (15), pp.14532-14543. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1684-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual microbial mat-related structural diversity 2.1 billion years ago and implications for the Francevillian biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Chi Fru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray K. Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Batonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.476-497. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01869078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cècile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (10), pp.9254-9264. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wastewater treatment plant discharge on the contamination of river biofilms by pharmaceuticals and antibiotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Ploy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.1387 - 1398. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Tiecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Availability Modulates the Persistence of Legionella pneumophila in Complex Biofilms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hechard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and environments / JSME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.387-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1264/jsme2.ME16010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance environnementale de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01772403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot for Validation of Online Pretreatments for Analyses of Organics by Gas Chromatography-Mass Spectrometry: Application to Space Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Musadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geffroy-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot for Validation of Online Pretreatments for Analyses of Organics by Gas Chromatography–Mass Spectrometry: Application to Space Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-Y. Musadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geffroy-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (10), pp.5137-5144. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Β-Triketone Pesticides Tembotrione and Sulcotrione by Reactions with Ozone: Kinetic Study, Transformation Products, Toxicity and Biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01919512.2016.1257933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets d'effluents hospitaliers : évaluation de la persistance environnementale des médicaments et des bactéries pathogènes: La démarche du projet Persist-Env</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201606022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate treatment of hospital and urban wastewaters: A real scale comparison of effluents and their effect on microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.965-975. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy and metals speciation in Mo rich mineral sludges generated at a metal recycling plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vemic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 pp.303-311. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2014.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-alteration of metallurgical wastes by Pseudomonas aeruginosa in a semi flow-through reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nang-Htay Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Economic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.297-305. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of Six Essential Oils Extracted from Tunisian Plants against Legionella pneumophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Ghrairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (10), pp.1565-74. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorination of the beta-triketone herbicides tembotrione and sulcotrione: Kinetic and mechanistic study, transformation products identification and toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 pp.132-142. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and source of polycyclic aromatic hydrocarbons in sediments downstream of a major coal district in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 207, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of the antimicrobial activity of 19 essential oils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Ghrairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/5584_2015_5011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the iron-uptake by natural biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H Thomassin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of historical mining assessed in soils by kinetic extraction and lead isotopic ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 472, pp.425-436. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des anciens sites miniers et métallurgiques sur les ecosystemes actuels -synthèse des principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2014.1277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of lead blast furnace metallurgical slags by Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nang Htay Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.372-381. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance environnementale de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les multi-résistances, 3, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01698583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective modelling with Hydrus-2D of 50 years Zn and Pb movement in low and moderately metal contaminated agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo D. Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Joel Kochem F. J. K. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145, pp.54-66. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of saliva in the persistence of&amp;lt;i&amp;gt;Streptococcus gordonii&amp;lt;/i&amp;gt;in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Latappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2014004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of effluent organic matter on low-pressure membrane fouling in tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Poussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.2633-2642. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of erythromycin ethylsuccinate and acetaminophen with protein fraction of extracellular polymeric substances (EPS) from various bacterial aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.7275-7285. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1738-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic evolution of blistering in hydrogen-implanted silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (3), pp.031908. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autopsy of RO desalination membrane: Part 2. Chemical characterisation of the foulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berjeaud Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1-3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2009.779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the fouling of UF/MF hollow fibres of biologically treated wastewaters using advanced EfOM characterization and statistical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118, pp.460-468. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a two site-reactive model for simulating one century changes of Zn and Pb concentration profiles in soils affected by metallurgical fallout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.294-302. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;identification et impact des sites miniers abandonnés sur les écosystèmes aquatiques et terrestres actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, p. 37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter: Precautions for the study of hydrophilic substances using XAD resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (1), pp.315-327. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Sahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1808 (4), pp.1146-53. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Fenton removal of TNT: Evidences of the electro-chemical reduction contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (1-2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of organic matter during coagulation and electrocoagulation processes: Application to a stabilized landfill leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (1-3), pp.166-172. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.02.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of airborne metal pollution in soils as related to agricultural management: 2. Assessing the role of biological activity in micro-scale Zn and Pb distributions in A, B and C horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.514-524. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01256.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Zn bioavailability: XAFS study on speciation of zinc-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouchee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1), pp.012189. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biodegradable organic matter quantification and XAD-fractionation as effective working parameter for the study of biodegradability in environmental and anthropic samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (4), pp.605-11. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic extractions to assess mobilization of Zn, Pb, Cu, and Cd in a metal-contaminated soil: EDTA vs. citrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152 (3), pp.693-701. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic lead distribution in soils under arable land and permanent grassland estimated by Pb isotopic compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (3), pp.1083-1091. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Metals Associated with Particulate Organic Matter in Soils: Unravelling Abiotic versus Biotic Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.121-131. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27912008000400018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of metal-associated POM in a soil under arable land use contaminated by metallurgical fallout in northern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 149 (1), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic matter chemical properties after organic amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (7), pp.1245-1253. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des polluants métalliques dans les sols : révélateur d'impacts de l'activité humaine sur la pédogénèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius G. Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.287-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of airborne metal pollution in soils as related to agricultural management. 1. Zn and Pb distributions in soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (3), pp.547-559. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00827.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des polluants métalliques dans les sols : révélateur d'impacts de l'activité humaine sur la pédogenèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fok van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.287-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating microplastic flows across rural-urban gradients in a French catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Puydupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; International Consortium on Eco-conception and renewable resources (INCREASE), May 2025, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors increase adhesion and biofilm formation in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Microbiology (ASM), Jun 2023, Houston (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of benthic microbial communities to pharmaceuticals and resulting adaptation including tolerance, biodegradation and antibiotic resistance: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence des produits de dégradation de médicaments dans les biofilms de deux cours d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Al Badany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Blancart-Remaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 24ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of urban contamination on antibioresistance in microbial communities from periphyton and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents hospitaliers et stations d'épuration urbaines : sept années de suivi, d'études et de recherche sur SIPIBEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.03-1 - 03-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTIBIO-TOOLS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNREST : Séminaire de présentation des projets APR2017 (ANSES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Maisons-Alfort, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la présence de médicaments dans des biofilms de rivière à l'échelle d'un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Verzeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its nowadays impact on ecosystems: A multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mining in European History - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, University of Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Zn bioavailability related to speciation of metal-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation state variation under beta-irradiation in an iron-bearing soda lime glass system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-Ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.012194, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Zn bioavailability: XAFS study on speciation of zinc-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference On X-Ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of metals associated with particulate organic matter in soils: unravelling abiotic versus biotic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium ISMOM 2008 - Soil-Root-Microbe Interactions and the Impact on the Transformations and Fate of Nutrients and Pollutants in the Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple tools for antibiotics and AMR characterisation in aquatic ecosystems a 2-years monitoring study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbateurs endocriniens sur la survie et la virulence de pathogènes bactériens associés aux microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès Microbes de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AntibiotoolS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées a la contamination urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France, 24-25 juin 2019, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées à la contamination urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweahering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of silicate glasses of geological, historical and environmental interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romero-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées VERRE - Nancy, topics "couleur, surface, adhésion, interface"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of heterotrophic bacteria on enhanced weathering of metallurgical slags : a chemical and mineralogical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Sulfur chemical state in anaerobic granular biofilms : a Sulfur K-edge XANES Spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Research Frontiers in Chalcogen Cycle Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Delft, Netherlands. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of a Reduced Chondritic Material: Implications for Enstatite Chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne La Vallée, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne la Vallée, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Zn bioavailability related to speciation of metal-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of a reduced chondritic material : implications for enstatite chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the Meteorical Society - Met Soc09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nancy, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of heavy metal association with particulate organic matter in contaminated agrosystems : a XAFS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environement and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champs-sur-Marne, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Fenton and electro-Fenton treatment of waters contaminated by TNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on oxidation technologies for water and wastewater treatment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of metal-Particulate organic matter associations during soil organic matter turnover in metal contaminated agrosystems. Formation traitement de données d'images spectroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Aubin, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical oxidation and biological processes combination for the treatment of solutions containing explosives contaminants (TNT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuChemMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical oxidation processes (AOPs) for the treatment of solutions containing TNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerhoas L. Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuCheMS Chemistry Congress, Chemistry: The global Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des procédés d'oxydation avancée (Fenton et Electro-Fenton) et biologique pour la degradation du TNT en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Information Eau (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des procédés d’oxydation avancée (Fenton et Electro-Fenton) et biologique pour la dégradation de TNT en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Information Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Of Metal-Particulate Organic Matter Associations During Soil Organic Turn Over In Metal-Contaminated Agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation ANGD 'Traitement des données d'imagerie spectroscopique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saclay, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bournique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANTIBIO-TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des Milieux Naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legube Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFLUENTS HOSPITALIERS ET STATIONS D'EPURATION URBAINES : SEPT ANNEES DE SUIVI, D'ETUDES ET DE RECHERCHE SUR SIPIBEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 23e Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal transport modelling in soil: sorption/desorption phenomena, water fluxes and conataminant fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Elsass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topicos em Ciëncias do solo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedade Brasileira de Ciencia do Solo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brazilian Society of Soil Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation state variation under beta-irradiation in Fe-bearing glass systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-altérabilité des scories d'industrie métallurgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of lead blast furnace slags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rivera di Taormina, Italy. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Labanowski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5888-7527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085191337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-9775-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of organochlorine and organophosphate pesticide residues in wells in the Akkar Region (Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Halwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Jandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-022-10671-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of QSAR Approach to Assess the Effects of Organic Pollutants on Bacterial Virulence Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Jandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.1375. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11061375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiofilm Activity of Invasive Plants against &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt;: Focus on &amp;lt;i&amp;gt;Baccharis halimifolia&amp;lt;/i&amp;gt; Essential Oil and Its Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi Desrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.e202300130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202300130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in an unsuspected antibiotics world: River biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.119611. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2023.119611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Bacterial Community Coalescence between Freshwater and Discharged tpm-Harboring Bacterial Taxa from Hospital and Domestic Wastewater Treatment Plants among Epilithic Biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.922. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11040922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Biofilms Microbiome and Resistome Responses to Wastewater Treatment Plant Effluents Containing Antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Gaschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.795206. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.795206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination in a high-income country (France) by antibiotics, antibiotic-resistant bacteria, and antibiotic resistance genes: Status and possible causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bibbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.107047. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.107047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL observatory: Data on usual pollutants (solids, organic matter, nutrients, ions) and micropollutants (pharmaceuticals, surfactants, metals), biological and ecotoxicity indicators in hospital and urban wastewater, in treated effluent and sludge from wastewater treatment plant, and in surface and groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bournique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.107726. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous alteration and bioalteration of a synthetic enstatite chondrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (3), pp.601-618. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la matière organique réfractaire à la coagulation-floculation et à son procédé alternatif, l'électrocoagulation, lors du traitement d'un lixiviat stabilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feuillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°41 - 1er trimestre 2006, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic composition of epilithic biofilms from agricultural and urban watershed in south Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alan Burrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (22), pp.28808-28824. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11389-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of carbamazepine, diclofenac, and their related metabolites and transformation products in a French aquatic environment and preliminary risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Blancart-Remaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.117052. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical compounds removal efficiency by a small constructed wetland located in south Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Al Badany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delmira Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (24), pp.30955-30974. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step purification/extraction method to access glyphosate, glufosinate, and their metabolites in natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Tu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Thu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Binh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1649, pp.462188. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeology of a Complex Aquifer System in Semi-Arid Mountainous Region: The Eastern Upper Guir Basin in the High Atlas (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abdelfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahman Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2849. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12102849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Modern agriculture” transfers many pesticides to watercourses: a case study of a representative rural catchment of southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmar Damian Prestes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (10), pp.10581-10598. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06550-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide bioaccumulation in epilithic biofilms as a biomarker of agricultural activities in a representative watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (6), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08264-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus distribution after three decades of different soil management and cover crops in subtropical region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayara Regina Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.33-41. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2019.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Diatom Communities in an Alpine River Impacted by Waste Water Treatment Effluents as Revealed Using DNA Metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kurmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiscriminate use of glyphosate impregnates river epilithic biofilms in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carolina Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Gerónimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.1377-1387. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cècile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (10), pp.9254-9264. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual microbial mat-related structural diversity 2.1 billion years ago and implications for the Francevillian biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Chi Fru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray K. Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Batonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.476-497. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01869078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (S1), pp.59-74. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and transformation of the anthelmintic drug niclosamide by manganese oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201 (8), pp.425-431. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (10), pp.9197-9206. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9302-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme « Identification et impact des sites miniers abandonnés sur les écosystèmes aquatiques et terrestres actuels » : Bilan au sein du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers scientifiques du Parc naturel régional du Morvan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (12), pp.90-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of selected pharmaceuticals by a river sediment: role and mechanisms of sediment or Aldrich humic substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Hsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (15), pp.14532-14543. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1684-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (3), pp.1700019. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201700019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Processes, Pedofeatures and Microscale Metal Distributions: Relevant Study of Contaminant-Dynamics Calls for Pedology-Based Soil-Depth Sampling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems2010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Tiecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wastewater treatment plant discharge on the contamination of river biofilms by pharmaceuticals and antibiotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Ploy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.1387 - 1398. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate treatment of hospital and urban wastewaters: A real scale comparison of effluents and their effect on microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.965-975. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance environnementale de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01772403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot for Validation of Online Pretreatments for Analyses of Organics by Gas Chromatography-Mass Spectrometry: Application to Space Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Musadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geffroy-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Availability Modulates the Persistence of Legionella pneumophila in Complex Biofilms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hechard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and environments / JSME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.387-394. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1264/jsme2.ME16010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot for Validation of Online Pretreatments for Analyses of Organics by Gas Chromatography–Mass Spectrometry: Application to Space Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-Y. Musadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geffroy-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (10), pp.5137-5144. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Β-Triketone Pesticides Tembotrione and Sulcotrione by Reactions with Ozone: Kinetic Study, Transformation Products, Toxicity and Biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01919512.2016.1257933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets d'effluents hospitaliers : évaluation de la persistance environnementale des médicaments et des bactéries pathogènes: La démarche du projet Persist-Env</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201606022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of the antimicrobial activity of 19 essential oils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Ghrairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/5584_2015_5011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorination of the beta-triketone herbicides tembotrione and sulcotrione: Kinetic and mechanistic study, transformation products identification and toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 pp.132-142. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of Six Essential Oils Extracted from Tunisian Plants against Legionella pneumophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Ghrairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (10), pp.1565-74. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-alteration of metallurgical wastes by Pseudomonas aeruginosa in a semi flow-through reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nang-Htay Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Economic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.297-305. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy and metals speciation in Mo rich mineral sludges generated at a metal recycling plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vemic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 pp.303-311. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2014.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and source of polycyclic aromatic hydrocarbons in sediments downstream of a major coal district in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 207, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the iron-uptake by natural biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H Thomassin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of historical mining assessed in soils by kinetic extraction and lead isotopic ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 472, pp.425-436. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des anciens sites miniers et métallurgiques sur les ecosystemes actuels -synthèse des principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2014.1277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of lead blast furnace metallurgical slags by Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nang Htay Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.372-381. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic evolution of blistering in hydrogen-implanted silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (3), pp.031908. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance environnementale de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les multi-résistances, 3, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01698583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of effluent organic matter on low-pressure membrane fouling in tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Poussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.2633-2642. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective modelling with Hydrus-2D of 50 years Zn and Pb movement in low and moderately metal contaminated agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo D. Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Joel Kochem F. J. K. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145, pp.54-66. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of saliva in the persistence of&amp;lt;i&amp;gt;Streptococcus gordonii&amp;lt;/i&amp;gt;in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Latappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2014004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of erythromycin ethylsuccinate and acetaminophen with protein fraction of extracellular polymeric substances (EPS) from various bacterial aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.7275-7285. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1738-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a two site-reactive model for simulating one century changes of Zn and Pb concentration profiles in soils affected by metallurgical fallout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.294-302. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autopsy of RO desalination membrane: Part 2. Chemical characterisation of the foulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berjeaud Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1-3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2009.779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the fouling of UF/MF hollow fibres of biologically treated wastewaters using advanced EfOM characterization and statistical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118, pp.460-468. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Fenton removal of TNT: Evidences of the electro-chemical reduction contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (1-2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;identification et impact des sites miniers abandonnés sur les écosystèmes aquatiques et terrestres actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, p. 37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter: Precautions for the study of hydrophilic substances using XAD resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (1), pp.315-327. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Sahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1808 (4), pp.1146-53. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of organic matter during coagulation and electrocoagulation processes: Application to a stabilized landfill leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (1-3), pp.166-172. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.02.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of airborne metal pollution in soils as related to agricultural management: 2. Assessing the role of biological activity in micro-scale Zn and Pb distributions in A, B and C horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.514-524. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01256.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Zn bioavailability: XAFS study on speciation of zinc-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouchee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1), pp.012189. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biodegradable organic matter quantification and XAD-fractionation as effective working parameter for the study of biodegradability in environmental and anthropic samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (4), pp.605-11. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Metals Associated with Particulate Organic Matter in Soils: Unravelling Abiotic versus Biotic Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.121-131. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27912008000400018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic extractions to assess mobilization of Zn, Pb, Cu, and Cd in a metal-contaminated soil: EDTA vs. citrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152 (3), pp.693-701. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic lead distribution in soils under arable land and permanent grassland estimated by Pb isotopic compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (3), pp.1083-1091. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des polluants métalliques dans les sols : révélateur d'impacts de l'activité humaine sur la pédogénèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius G. Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.287-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic matter chemical properties after organic amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (7), pp.1245-1253. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of metal-associated POM in a soil under arable land use contaminated by metallurgical fallout in northern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 149 (1), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of airborne metal pollution in soils as related to agricultural management. 1. Zn and Pb distributions in soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (3), pp.547-559. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00827.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des polluants métalliques dans les sols : révélateur d'impacts de l'activité humaine sur la pédogenèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fok van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.287-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating microplastic flows across rural-urban gradients in a French catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Puydupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; International Consortium on Eco-conception and renewable resources (INCREASE), May 2025, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors increase adhesion and biofilm formation in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Microbiology (ASM), Jun 2023, Houston (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of benthic microbial communities to pharmaceuticals and resulting adaptation including tolerance, biodegradation and antibiotic resistance: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of urban contamination on antibioresistance in microbial communities from periphyton and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence des produits de dégradation de médicaments dans les biofilms de deux cours d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Al Badany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Blancart-Remaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 24ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTIBIO-TOOLS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNREST : Séminaire de présentation des projets APR2017 (ANSES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Maisons-Alfort, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents hospitaliers et stations d'épuration urbaines : sept années de suivi, d'études et de recherche sur SIPIBEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.03-1 - 03-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la présence de médicaments dans des biofilms de rivière à l'échelle d'un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Verzeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its nowadays impact on ecosystems: A multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mining in European History - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, University of Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Zn bioavailability related to speciation of metal-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Zn bioavailability: XAFS study on speciation of zinc-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference On X-Ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation state variation under beta-irradiation in an iron-bearing soda lime glass system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-Ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.012194, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of metals associated with particulate organic matter in soils: unravelling abiotic versus biotic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium ISMOM 2008 - Soil-Root-Microbe Interactions and the Impact on the Transformations and Fate of Nutrients and Pollutants in the Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Antibiotools - Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatique (PNREST Anses, 2017/3 ABR/22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance et environnement - État et causes possibles de la contamination des milieux en France par les antibiotiques, les bactéries résistantes aux antibiotiques et les supports génétiques de la résistance aux antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bibbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2016-SA-025, Anses. 2020, 263 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04301762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple tools for antibiotics and AMR characterisation in aquatic ecosystems a 2-years monitoring study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbateurs endocriniens sur la survie et la virulence de pathogènes bactériens associés aux microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès Microbes de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AntibiotoolS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées a la contamination urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France, 24-25 juin 2019, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées à la contamination urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of heterotrophic bacteria on enhanced weathering of metallurgical slags : a chemical and mineralogical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweahering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of silicate glasses of geological, historical and environmental interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romero-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées VERRE - Nancy, topics "couleur, surface, adhésion, interface"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Sulfur chemical state in anaerobic granular biofilms : a Sulfur K-edge XANES Spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Research Frontiers in Chalcogen Cycle Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Delft, Netherlands. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of a Reduced Chondritic Material: Implications for Enstatite Chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne la Vallée, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Zn bioavailability related to speciation of metal-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of a reduced chondritic material : implications for enstatite chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the Meteorical Society - Met Soc09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nancy, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne La Vallée, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of heavy metal association with particulate organic matter in contaminated agrosystems : a XAFS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environement and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champs-sur-Marne, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Fenton and electro-Fenton treatment of waters contaminated by TNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on oxidation technologies for water and wastewater treatment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical oxidation and biological processes combination for the treatment of solutions containing explosives contaminants (TNT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuChemMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of metal-Particulate organic matter associations during soil organic matter turnover in metal contaminated agrosystems. Formation traitement de données d'images spectroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Aubin, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical oxidation processes (AOPs) for the treatment of solutions containing TNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerhoas L. Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuCheMS Chemistry Congress, Chemistry: The global Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des procédés d'oxydation avancée (Fenton et Electro-Fenton) et biologique pour la degradation du TNT en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Information Eau (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des procédés d’oxydation avancée (Fenton et Electro-Fenton) et biologique pour la dégradation de TNT en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Information Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Of Metal-Particulate Organic Matter Associations During Soil Organic Turn Over In Metal-Contaminated Agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation ANGD 'Traitement des données d'imagerie spectroscopique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saclay, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bournique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANTIBIO-TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des Milieux Naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legube Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFLUENTS HOSPITALIERS ET STATIONS D'EPURATION URBAINES : SEPT ANNEES DE SUIVI, D'ETUDES ET DE RECHERCHE SUR SIPIBEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 23e Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal transport modelling in soil: sorption/desorption phenomena, water fluxes and conataminant fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Elsass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topicos em Ciëncias do solo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedade Brasileira de Ciencia do Solo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brazilian Society of Soil Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation state variation under beta-irradiation in Fe-bearing glass systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of lead blast furnace slags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rivera di Taormina, Italy. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-altérabilité des scories d'industrie métallurgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId511"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E03FA614"/>
+    <w:nsid w:val="94828939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-labanowski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5888-7527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085191337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04301762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Matviichuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.795206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03496334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.107047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelina Paranhos Rosa de Vargas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Gonzalez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmira Wolff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12845-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Zind" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cleon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alan Burrow" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11389-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Tu Vu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thu Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Binh Chu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoi Bui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Phung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462188" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13641" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1737" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089858v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdelfadel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahman Mahboub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102849" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zanella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Damian Prestes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06550-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna dos Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08264-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00653" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Santos Rheinheimer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Regina Fornari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carolina Aparicio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Ger&#243;nimo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.292" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Tran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Jongmans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2010017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Hsini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1684-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Stalder" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.136" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME16010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01772403v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Musadji" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00052" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-Y. Musadji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598384v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tawk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2016.1257933" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02466014v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chonova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201606022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445038v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.161" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56ZVJPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vemic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.12.021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN3PGS4G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang-Htay Yin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZ8B7JW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Ghrairi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400343" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJV5LLF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364406v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gallard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.02.060" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427379v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2015_5011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legube" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H Thomassin," TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.12.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC8CKQKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.103" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M6RH57R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01698583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo D. Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Joel Kochem F. J. K. Mallmann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2012.12.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6N9FD1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latappy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2014004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ayache" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pidoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poussade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.043" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4VBV2GJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1738-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20C7ZW1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813858" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836809v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.081" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRNJKB12-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837996v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallmann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. dos Santos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cambier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lamy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.039" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659178v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654625v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Feuillade-Cathalifaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.071" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD3G21NB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589118v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ayoub" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.02.016" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT1NLDKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652184v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pallier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.02.074" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8WPD6WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fernandez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01256.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0857D6119BA5BF5224D1357E85E487CFA7D740DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661967v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harfouchee" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Hullebusch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012189" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653621v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.09.063" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-538R8VHJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192014v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.054" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loubet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebastia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27912008000400018" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665957v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.12.019" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5W5QWCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663651v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.01.058" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG2ZDVD5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656722v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius G. Jongmans" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665330v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Jongmans" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00827.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL9BV4TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647211v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jongmans" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063801v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608136v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806143v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mondamert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Caupos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verzeni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deborde" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720423v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harfouche" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Oort" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00512619v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012194" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753183v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Harfouche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814426v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788502v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609885v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609884v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796661v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-Soro" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721142v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batista" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero-Sanchez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720461v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero Sanchez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721120v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarrida" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720454v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagarde" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754342v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812143v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721072v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721066v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721083v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192386v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaydar Ayoub" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750674v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192396v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720479v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas L. N&#233;lieu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720483v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N&#233;lieu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerhoas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173789v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720472v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788451v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192359v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elsass" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sbcs.org.br/blog/publicacao/topicos-em-ciencia-do-solo/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796655v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776501v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776503v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-labanowski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5888-7527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085191337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9775-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Matviichuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.795206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03496334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.107047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1737" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alan Burrow" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11389-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Zind" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cleon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelina Paranhos Rosa de Vargas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Gonzalez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmira Wolff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12845-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Tu Vu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thu Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Binh Chu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoi Bui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Phung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462188" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdelfadel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahman Mahboub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102849" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zanella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Damian Prestes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06550-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna dos Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08264-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Santos Rheinheimer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Regina Fornari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00653" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carolina Aparicio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Ger&#243;nimo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.292" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Hsini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1684-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Jongmans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2010017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Stalder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.136" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.161" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56ZVJPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01772403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Musadji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427906v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME16010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-Y. Musadji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598384v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tawk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2016.1257933" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02466014v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chonova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201606022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Ghrairi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2015_5011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gallard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.02.060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400343" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJV5LLF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099631v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang-Htay Yin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZ8B7JW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vemic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.12.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN3PGS4G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legube" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H Thomassin," TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.12.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC8CKQKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912415v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M6RH57R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813858" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01698583v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915136v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ayache" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pidoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poussade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.043" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4VBV2GJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo D. Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Joel Kochem F. J. K. Mallmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2012.12.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6N9FD1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latappy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2014004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925289v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metivier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1738-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20C7ZW1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837996v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. dos Santos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cambier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lamy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.039" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.081" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRNJKB12-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589118v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ayoub" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.02.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT1NLDKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654625v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Feuillade-Cathalifaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.071" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD3G21NB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652184v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pallier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.02.074" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8WPD6WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192177v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01256.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0857D6119BA5BF5224D1357E85E487CFA7D740DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661967v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harfouchee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Hullebusch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borca" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012189" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653621v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.09.063" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-538R8VHJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654189v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebastia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27912008000400018" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192014v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.054" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665959v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loubet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius G. Jongmans" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663651v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.01.058" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG2ZDVD5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665957v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.12.019" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5W5QWCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665330v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Jongmans" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00827.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL9BV4TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647211v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jongmans" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063801v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608136v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806143v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mondamert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Caupos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verzeni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deborde" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720423v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harfouche" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Oort" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753183v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Harfouche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00512619v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012194" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814426v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04301762v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788502v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609885v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609884v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720461v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero Sanchez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796661v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-Soro" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batista" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero-Sanchez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721120v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarrida" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720454v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagarde" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812143v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721072v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721066v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754342v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721083v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192386v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaydar Ayoub" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192396v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750674v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720479v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas L. N&#233;lieu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720483v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N&#233;lieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerhoas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173789v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720472v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788451v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192359v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elsass" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sbcs.org.br/blog/publicacao/topicos-em-ciencia-do-solo/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796655v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776503v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776501v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>