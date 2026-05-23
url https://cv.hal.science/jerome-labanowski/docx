--- v1 (2026-04-13)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Labanowski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5888-7527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085191337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-9775-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of organochlorine and organophosphate pesticide residues in wells in the Akkar Region (Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Halwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Jandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-022-10671-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of QSAR Approach to Assess the Effects of Organic Pollutants on Bacterial Virulence Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Jandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.1375. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11061375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiofilm Activity of Invasive Plants against &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt;: Focus on &amp;lt;i&amp;gt;Baccharis halimifolia&amp;lt;/i&amp;gt; Essential Oil and Its Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi Desrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.e202300130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202300130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in an unsuspected antibiotics world: River biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.119611. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2023.119611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Bacterial Community Coalescence between Freshwater and Discharged tpm-Harboring Bacterial Taxa from Hospital and Domestic Wastewater Treatment Plants among Epilithic Biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.922. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11040922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Biofilms Microbiome and Resistome Responses to Wastewater Treatment Plant Effluents Containing Antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Gaschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.795206. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.795206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination in a high-income country (France) by antibiotics, antibiotic-resistant bacteria, and antibiotic resistance genes: Status and possible causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bibbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.107047. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.107047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL observatory: Data on usual pollutants (solids, organic matter, nutrients, ions) and micropollutants (pharmaceuticals, surfactants, metals), biological and ecotoxicity indicators in hospital and urban wastewater, in treated effluent and sludge from wastewater treatment plant, and in surface and groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bournique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.107726. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous alteration and bioalteration of a synthetic enstatite chondrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (3), pp.601-618. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la matière organique réfractaire à la coagulation-floculation et à son procédé alternatif, l'électrocoagulation, lors du traitement d'un lixiviat stabilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feuillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°41 - 1er trimestre 2006, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic composition of epilithic biofilms from agricultural and urban watershed in south Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alan Burrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (22), pp.28808-28824. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11389-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of carbamazepine, diclofenac, and their related metabolites and transformation products in a French aquatic environment and preliminary risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Blancart-Remaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.117052. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical compounds removal efficiency by a small constructed wetland located in south Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Al Badany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delmira Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (24), pp.30955-30974. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step purification/extraction method to access glyphosate, glufosinate, and their metabolites in natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Tu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Thu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Binh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1649, pp.462188. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeology of a Complex Aquifer System in Semi-Arid Mountainous Region: The Eastern Upper Guir Basin in the High Atlas (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abdelfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahman Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2849. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12102849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Modern agriculture” transfers many pesticides to watercourses: a case study of a representative rural catchment of southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmar Damian Prestes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (10), pp.10581-10598. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06550-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide bioaccumulation in epilithic biofilms as a biomarker of agricultural activities in a representative watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (6), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08264-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus distribution after three decades of different soil management and cover crops in subtropical region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayara Regina Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.33-41. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2019.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Diatom Communities in an Alpine River Impacted by Waste Water Treatment Effluents as Revealed Using DNA Metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kurmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiscriminate use of glyphosate impregnates river epilithic biofilms in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carolina Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Gerónimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.1377-1387. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cècile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (10), pp.9254-9264. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual microbial mat-related structural diversity 2.1 billion years ago and implications for the Francevillian biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Chi Fru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray K. Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Batonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.476-497. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01869078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (S1), pp.59-74. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and transformation of the anthelmintic drug niclosamide by manganese oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201 (8), pp.425-431. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (10), pp.9197-9206. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9302-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme « Identification et impact des sites miniers abandonnés sur les écosystèmes aquatiques et terrestres actuels » : Bilan au sein du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers scientifiques du Parc naturel régional du Morvan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (12), pp.90-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of selected pharmaceuticals by a river sediment: role and mechanisms of sediment or Aldrich humic substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Hsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (15), pp.14532-14543. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1684-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (3), pp.1700019. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201700019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Processes, Pedofeatures and Microscale Metal Distributions: Relevant Study of Contaminant-Dynamics Calls for Pedology-Based Soil-Depth Sampling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems2010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Tiecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wastewater treatment plant discharge on the contamination of river biofilms by pharmaceuticals and antibiotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Ploy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.1387 - 1398. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate treatment of hospital and urban wastewaters: A real scale comparison of effluents and their effect on microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.965-975. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance environnementale de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01772403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot for Validation of Online Pretreatments for Analyses of Organics by Gas Chromatography-Mass Spectrometry: Application to Space Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Musadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geffroy-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Availability Modulates the Persistence of Legionella pneumophila in Complex Biofilms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hechard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and environments / JSME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.387-394. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1264/jsme2.ME16010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot for Validation of Online Pretreatments for Analyses of Organics by Gas Chromatography–Mass Spectrometry: Application to Space Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-Y. Musadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geffroy-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (10), pp.5137-5144. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Β-Triketone Pesticides Tembotrione and Sulcotrione by Reactions with Ozone: Kinetic Study, Transformation Products, Toxicity and Biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01919512.2016.1257933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets d'effluents hospitaliers : évaluation de la persistance environnementale des médicaments et des bactéries pathogènes: La démarche du projet Persist-Env</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201606022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of the antimicrobial activity of 19 essential oils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Ghrairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/5584_2015_5011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorination of the beta-triketone herbicides tembotrione and sulcotrione: Kinetic and mechanistic study, transformation products identification and toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 pp.132-142. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of Six Essential Oils Extracted from Tunisian Plants against Legionella pneumophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Ghrairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (10), pp.1565-74. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-alteration of metallurgical wastes by Pseudomonas aeruginosa in a semi flow-through reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nang-Htay Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Economic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.297-305. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy and metals speciation in Mo rich mineral sludges generated at a metal recycling plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vemic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 pp.303-311. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2014.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and source of polycyclic aromatic hydrocarbons in sediments downstream of a major coal district in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 207, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the iron-uptake by natural biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H Thomassin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of historical mining assessed in soils by kinetic extraction and lead isotopic ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 472, pp.425-436. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des anciens sites miniers et métallurgiques sur les ecosystemes actuels -synthèse des principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2014.1277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of lead blast furnace metallurgical slags by Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nang Htay Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.372-381. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic evolution of blistering in hydrogen-implanted silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (3), pp.031908. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance environnementale de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les multi-résistances, 3, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01698583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of effluent organic matter on low-pressure membrane fouling in tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Poussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.2633-2642. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective modelling with Hydrus-2D of 50 years Zn and Pb movement in low and moderately metal contaminated agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo D. Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Joel Kochem F. J. K. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145, pp.54-66. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of saliva in the persistence of&amp;lt;i&amp;gt;Streptococcus gordonii&amp;lt;/i&amp;gt;in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Latappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2014004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of erythromycin ethylsuccinate and acetaminophen with protein fraction of extracellular polymeric substances (EPS) from various bacterial aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.7275-7285. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1738-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a two site-reactive model for simulating one century changes of Zn and Pb concentration profiles in soils affected by metallurgical fallout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.294-302. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autopsy of RO desalination membrane: Part 2. Chemical characterisation of the foulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berjeaud Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1-3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2009.779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the fouling of UF/MF hollow fibres of biologically treated wastewaters using advanced EfOM characterization and statistical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118, pp.460-468. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Fenton removal of TNT: Evidences of the electro-chemical reduction contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (1-2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;identification et impact des sites miniers abandonnés sur les écosystèmes aquatiques et terrestres actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, p. 37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter: Precautions for the study of hydrophilic substances using XAD resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (1), pp.315-327. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Sahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1808 (4), pp.1146-53. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of organic matter during coagulation and electrocoagulation processes: Application to a stabilized landfill leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (1-3), pp.166-172. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.02.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of airborne metal pollution in soils as related to agricultural management: 2. Assessing the role of biological activity in micro-scale Zn and Pb distributions in A, B and C horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.514-524. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01256.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Zn bioavailability: XAFS study on speciation of zinc-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouchee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1), pp.012189. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biodegradable organic matter quantification and XAD-fractionation as effective working parameter for the study of biodegradability in environmental and anthropic samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (4), pp.605-11. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Metals Associated with Particulate Organic Matter in Soils: Unravelling Abiotic versus Biotic Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.121-131. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27912008000400018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic extractions to assess mobilization of Zn, Pb, Cu, and Cd in a metal-contaminated soil: EDTA vs. citrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152 (3), pp.693-701. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic lead distribution in soils under arable land and permanent grassland estimated by Pb isotopic compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (3), pp.1083-1091. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des polluants métalliques dans les sols : révélateur d'impacts de l'activité humaine sur la pédogénèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius G. Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.287-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic matter chemical properties after organic amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (7), pp.1245-1253. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of metal-associated POM in a soil under arable land use contaminated by metallurgical fallout in northern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 149 (1), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of airborne metal pollution in soils as related to agricultural management. 1. Zn and Pb distributions in soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (3), pp.547-559. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00827.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des polluants métalliques dans les sols : révélateur d'impacts de l'activité humaine sur la pédogenèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fok van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.287-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating microplastic flows across rural-urban gradients in a French catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Puydupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; International Consortium on Eco-conception and renewable resources (INCREASE), May 2025, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors increase adhesion and biofilm formation in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Microbiology (ASM), Jun 2023, Houston (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of benthic microbial communities to pharmaceuticals and resulting adaptation including tolerance, biodegradation and antibiotic resistance: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of urban contamination on antibioresistance in microbial communities from periphyton and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence des produits de dégradation de médicaments dans les biofilms de deux cours d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Al Badany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Blancart-Remaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 24ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTIBIO-TOOLS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNREST : Séminaire de présentation des projets APR2017 (ANSES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Maisons-Alfort, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents hospitaliers et stations d'épuration urbaines : sept années de suivi, d'études et de recherche sur SIPIBEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.03-1 - 03-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la présence de médicaments dans des biofilms de rivière à l'échelle d'un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Verzeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its nowadays impact on ecosystems: A multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mining in European History - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, University of Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Zn bioavailability related to speciation of metal-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Zn bioavailability: XAFS study on speciation of zinc-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference On X-Ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation state variation under beta-irradiation in an iron-bearing soda lime glass system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-Ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.012194, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of metals associated with particulate organic matter in soils: unravelling abiotic versus biotic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium ISMOM 2008 - Soil-Root-Microbe Interactions and the Impact on the Transformations and Fate of Nutrients and Pollutants in the Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Antibiotools - Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatique (PNREST Anses, 2017/3 ABR/22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance et environnement - État et causes possibles de la contamination des milieux en France par les antibiotiques, les bactéries résistantes aux antibiotiques et les supports génétiques de la résistance aux antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bibbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2016-SA-025, Anses. 2020, 263 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04301762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple tools for antibiotics and AMR characterisation in aquatic ecosystems a 2-years monitoring study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbateurs endocriniens sur la survie et la virulence de pathogènes bactériens associés aux microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès Microbes de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AntibiotoolS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées a la contamination urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France, 24-25 juin 2019, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées à la contamination urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of heterotrophic bacteria on enhanced weathering of metallurgical slags : a chemical and mineralogical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweahering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of silicate glasses of geological, historical and environmental interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romero-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées VERRE - Nancy, topics "couleur, surface, adhésion, interface"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Sulfur chemical state in anaerobic granular biofilms : a Sulfur K-edge XANES Spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Research Frontiers in Chalcogen Cycle Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Delft, Netherlands. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of a Reduced Chondritic Material: Implications for Enstatite Chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne la Vallée, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Zn bioavailability related to speciation of metal-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of a reduced chondritic material : implications for enstatite chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the Meteorical Society - Met Soc09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nancy, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne La Vallée, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of heavy metal association with particulate organic matter in contaminated agrosystems : a XAFS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environement and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champs-sur-Marne, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Fenton and electro-Fenton treatment of waters contaminated by TNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on oxidation technologies for water and wastewater treatment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical oxidation and biological processes combination for the treatment of solutions containing explosives contaminants (TNT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuChemMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of metal-Particulate organic matter associations during soil organic matter turnover in metal contaminated agrosystems. Formation traitement de données d'images spectroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Aubin, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical oxidation processes (AOPs) for the treatment of solutions containing TNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerhoas L. Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuCheMS Chemistry Congress, Chemistry: The global Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des procédés d'oxydation avancée (Fenton et Electro-Fenton) et biologique pour la degradation du TNT en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Information Eau (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des procédés d’oxydation avancée (Fenton et Electro-Fenton) et biologique pour la dégradation de TNT en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Information Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Of Metal-Particulate Organic Matter Associations During Soil Organic Turn Over In Metal-Contaminated Agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation ANGD 'Traitement des données d'imagerie spectroscopique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saclay, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bournique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANTIBIO-TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des Milieux Naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legube Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFLUENTS HOSPITALIERS ET STATIONS D'EPURATION URBAINES : SEPT ANNEES DE SUIVI, D'ETUDES ET DE RECHERCHE SUR SIPIBEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 23e Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal transport modelling in soil: sorption/desorption phenomena, water fluxes and conataminant fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Elsass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topicos em Ciëncias do solo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedade Brasileira de Ciencia do Solo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brazilian Society of Soil Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation state variation under beta-irradiation in Fe-bearing glass systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of lead blast furnace slags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rivera di Taormina, Italy. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-altérabilité des scories d'industrie métallurgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId511"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Labanowski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5888-7527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085191337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-9775-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing microplastic analysis: Pyrolysis-GC–MS method development and validation for small polymer particles in complex environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Puydupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, pp.101228. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candida (Candidozyma) auris strains exposed to azole fungicides become less susceptible to manogepix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myag041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of organochlorine and organophosphate pesticide residues in wells in the Akkar Region (Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Halwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Jandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-022-10671-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiofilm Activity of Invasive Plants against &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt;: Focus on &amp;lt;i&amp;gt;Baccharis halimifolia&amp;lt;/i&amp;gt; Essential Oil and Its Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi Desrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.e202300130. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202300130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of QSAR Approach to Assess the Effects of Organic Pollutants on Bacterial Virulence Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Jandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.1375. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11061375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in an unsuspected antibiotics world: River biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.119611. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2023.119611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Bacterial Community Coalescence between Freshwater and Discharged tpm-Harboring Bacterial Taxa from Hospital and Domestic Wastewater Treatment Plants among Epilithic Biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.922. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11040922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Biofilms Microbiome and Resistome Responses to Wastewater Treatment Plant Effluents Containing Antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Gaschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.795206. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.795206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination in a high-income country (France) by antibiotics, antibiotic-resistant bacteria, and antibiotic resistance genes: Status and possible causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bibbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.107047. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.107047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL observatory: Data on usual pollutants (solids, organic matter, nutrients, ions) and micropollutants (pharmaceuticals, surfactants, metals), biological and ecotoxicity indicators in hospital and urban wastewater, in treated effluent and sludge from wastewater treatment plant, and in surface and groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bournique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.107726. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic composition of epilithic biofilms from agricultural and urban watershed in south Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alan Burrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (22), pp.28808-28824. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11389-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical compounds removal efficiency by a small constructed wetland located in south Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Al Badany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delmira Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (24), pp.30955-30974. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of carbamazepine, diclofenac, and their related metabolites and transformation products in a French aquatic environment and preliminary risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Blancart-Remaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.117052. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step purification/extraction method to access glyphosate, glufosinate, and their metabolites in natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Tu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Thu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Binh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1649, pp.462188. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous alteration and bioalteration of a synthetic enstatite chondrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (3), pp.601-618. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la matière organique réfractaire à la coagulation-floculation et à son procédé alternatif, l'électrocoagulation, lors du traitement d'un lixiviat stabilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feuillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°41 - 1er trimestre 2006, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeology of a Complex Aquifer System in Semi-Arid Mountainous Region: The Eastern Upper Guir Basin in the High Atlas (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abdelfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahman Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2849. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12102849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Modern agriculture” transfers many pesticides to watercourses: a case study of a representative rural catchment of southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmar Damian Prestes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (10), pp.10581-10598. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06550-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide bioaccumulation in epilithic biofilms as a biomarker of agricultural activities in a representative watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (6), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08264-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus distribution after three decades of different soil management and cover crops in subtropical region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayara Regina Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.33-41. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2019.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Diatom Communities in an Alpine River Impacted by Waste Water Treatment Effluents as Revealed Using DNA Metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kurmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiscriminate use of glyphosate impregnates river epilithic biofilms in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracieli Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carolina Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Gerónimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.1377-1387. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (S1), pp.59-74. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2017.1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and transformation of the anthelmintic drug niclosamide by manganese oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201 (8), pp.425-431. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (10), pp.9197-9206. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9302-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme « Identification et impact des sites miniers abandonnés sur les écosystèmes aquatiques et terrestres actuels » : Bilan au sein du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers scientifiques du Parc naturel régional du Morvan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (12), pp.90-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Processes, Pedofeatures and Microscale Metal Distributions: Relevant Study of Contaminant-Dynamics Calls for Pedology-Based Soil-Depth Sampling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems2010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of selected pharmaceuticals by a river sediment: role and mechanisms of sediment or Aldrich humic substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Hsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (15), pp.14532-14543. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1684-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Camotti Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Monteiro de Castro Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (3), pp.1700019. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201700019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual microbial mat-related structural diversity 2.1 billion years ago and implications for the Francevillian biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Chi Fru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray K. Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Batonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.476-497. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01869078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cècile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (10), pp.9254-9264. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wastewater treatment plant discharge on the contamination of river biofilms by pharmaceuticals and antibiotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Ploy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.1387 - 1398. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Tiecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance environnementale de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01772403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot for Validation of Online Pretreatments for Analyses of Organics by Gas Chromatography-Mass Spectrometry: Application to Space Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Musadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geffroy-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Availability Modulates the Persistence of Legionella pneumophila in Complex Biofilms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hechard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and environments / JSME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.387-394. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1264/jsme2.ME16010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Β-Triketone Pesticides Tembotrione and Sulcotrione by Reactions with Ozone: Kinetic Study, Transformation Products, Toxicity and Biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone: Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01919512.2016.1257933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot for Validation of Online Pretreatments for Analyses of Organics by Gas Chromatography–Mass Spectrometry: Application to Space Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-Y. Musadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geffroy-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (10), pp.5137-5144. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets d'effluents hospitaliers : évaluation de la persistance environnementale des médicaments et des bactéries pathogènes: La démarche du projet Persist-Env</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201606022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate treatment of hospital and urban wastewaters: A real scale comparison of effluents and their effect on microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.965-975. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorination of the beta-triketone herbicides tembotrione and sulcotrione: Kinetic and mechanistic study, transformation products identification and toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 pp.132-142. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy and metals speciation in Mo rich mineral sludges generated at a metal recycling plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vemic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 pp.303-311. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2014.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-alteration of metallurgical wastes by Pseudomonas aeruginosa in a semi flow-through reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nang-Htay Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Economic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.297-305. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of Six Essential Oils Extracted from Tunisian Plants against Legionella pneumophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Ghrairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (10), pp.1565-74. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and source of polycyclic aromatic hydrocarbons in sediments downstream of a major coal district in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 207, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of the antimicrobial activity of 19 essential oils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Ghrairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/5584_2015_5011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the iron-uptake by natural biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H Thomassin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of historical mining assessed in soils by kinetic extraction and lead isotopic ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 472, pp.425-436. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des anciens sites miniers et métallurgiques sur les ecosystemes actuels -synthèse des principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2014.1277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of lead blast furnace metallurgical slags by Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nang Htay Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.372-381. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance environnementale de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les multi-résistances, 3, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01698583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of effluent organic matter on low-pressure membrane fouling in tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Poussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.2633-2642. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective modelling with Hydrus-2D of 50 years Zn and Pb movement in low and moderately metal contaminated agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo D. Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Joel Kochem F. J. K. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145, pp.54-66. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of saliva in the persistence of&amp;lt;i&amp;gt;Streptococcus gordonii&amp;lt;/i&amp;gt;in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Latappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2014004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of erythromycin ethylsuccinate and acetaminophen with protein fraction of extracellular polymeric substances (EPS) from various bacterial aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.7275-7285. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1738-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic evolution of blistering in hydrogen-implanted silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (3), pp.031908. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autopsy of RO desalination membrane: Part 2. Chemical characterisation of the foulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berjeaud Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1-3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2009.779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the fouling of UF/MF hollow fibres of biologically treated wastewaters using advanced EfOM characterization and statistical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118, pp.460-468. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a two site-reactive model for simulating one century changes of Zn and Pb concentration profiles in soils affected by metallurgical fallout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.294-302. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;identification et impact des sites miniers abandonnés sur les écosystèmes aquatiques et terrestres actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, p. 37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter: Precautions for the study of hydrophilic substances using XAD resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (1), pp.315-327. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Sahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1808 (4), pp.1146-53. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Fenton removal of TNT: Evidences of the electro-chemical reduction contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (1-2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of organic matter during coagulation and electrocoagulation processes: Application to a stabilized landfill leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (1-3), pp.166-172. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.02.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of airborne metal pollution in soils as related to agricultural management: 2. Assessing the role of biological activity in micro-scale Zn and Pb distributions in A, B and C horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.514-524. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01256.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Zn bioavailability: XAFS study on speciation of zinc-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouchee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1), pp.012189. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biodegradable organic matter quantification and XAD-fractionation as effective working parameter for the study of biodegradability in environmental and anthropic samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Feuillade-Cathalifaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (4), pp.605-11. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic extractions to assess mobilization of Zn, Pb, Cu, and Cd in a metal-contaminated soil: EDTA vs. citrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152 (3), pp.693-701. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic lead distribution in soils under arable land and permanent grassland estimated by Pb isotopic compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (3), pp.1083-1091. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Metals Associated with Particulate Organic Matter in Soils: Unravelling Abiotic versus Biotic Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.121-131. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27912008000400018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des polluants métalliques dans les sols : révélateur d'impacts de l'activité humaine sur la pédogénèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius G. Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.287-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic matter chemical properties after organic amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (7), pp.1245-1253. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of metal-associated POM in a soil under arable land use contaminated by metallurgical fallout in northern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 149 (1), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of airborne metal pollution in soils as related to agricultural management. 1. Zn and Pb distributions in soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (3), pp.547-559. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00827.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des polluants métalliques dans les sols : révélateur d'impacts de l'activité humaine sur la pédogenèse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fok van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.287-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Antibiotools - Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatique (PNREST Anses, 2017/3 ABR/22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance et environnement - État et causes possibles de la contamination des milieux en France par les antibiotiques, les bactéries résistantes aux antibiotiques et les supports génétiques de la résistance aux antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bibbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2016-SA-025, Anses. 2020, 263 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04301762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating microplastic flows across rural-urban gradients in a French catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Aubertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Puydupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; International Consortium on Eco-conception and renewable resources (INCREASE), May 2025, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors increase adhesion and biofilm formation in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Microbiology (ASM), Jun 2023, Houston (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of benthic microbial communities to pharmaceuticals and resulting adaptation including tolerance, biodegradation and antibiotic resistance: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of urban contamination on antibioresistance in microbial communities from periphyton and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence des produits de dégradation de médicaments dans les biofilms de deux cours d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Al Badany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Matviichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelina Paranhos Rosa de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Blancart-Remaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 24ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents hospitaliers et stations d'épuration urbaines : sept années de suivi, d'études et de recherche sur SIPIBEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.03-1 - 03-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTIBIO-TOOLS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNREST : Séminaire de présentation des projets APR2017 (ANSES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Maisons-Alfort, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la présence de médicaments dans des biofilms de rivière à l'échelle d'un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mondamert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Verzeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its nowadays impact on ecosystems: A multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mining in European History - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, University of Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Zn bioavailability related to speciation of metal-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Zn bioavailability: XAFS study on speciation of zinc-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference On X-Ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation state variation under beta-irradiation in an iron-bearing soda lime glass system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-Ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.012194, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of metals associated with particulate organic matter in soils: unravelling abiotic versus biotic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium ISMOM 2008 - Soil-Root-Microbe Interactions and the Impact on the Transformations and Fate of Nutrients and Pollutants in the Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple tools for antibiotics and AMR characterisation in aquatic ecosystems a 2-years monitoring study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofana Chonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbateurs endocriniens sur la survie et la virulence de pathogènes bactériens associés aux microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boisgrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès Microbes de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AntibiotoolS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence Eau et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées a la contamination urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2019 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France, 24-25 juin 2019, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées à la contamination urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of heterotrophic bacteria on enhanced weathering of metallurgical slags : a chemical and mineralogical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borensztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweahering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of silicate glasses of geological, historical and environmental interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romero-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées VERRE - Nancy, topics "couleur, surface, adhésion, interface"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of Mg-bearing silicate glasses in presence of heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Sulfur chemical state in anaerobic granular biofilms : a Sulfur K-edge XANES Spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Research Frontiers in Chalcogen Cycle Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Delft, Netherlands. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of a Reduced Chondritic Material: Implications for Enstatite Chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne la Vallée, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Zn bioavailability related to speciation of metal-particulate organic matter associations in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-ray Absorption Fine Structure (XAFS14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Camerino, Italy. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of a reduced chondritic material : implications for enstatite chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the Meteorical Society - Met Soc09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nancy, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal association with Particulate Organic Matter in contaminated agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne La Vallée, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of heavy metal association with particulate organic matter in contaminated agrosystems : a XAFS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environement and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Champs-sur-Marne, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Fenton and electro-Fenton treatment of waters contaminated by TNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on oxidation technologies for water and wastewater treatment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical oxidation and biological processes combination for the treatment of solutions containing explosives contaminants (TNT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuChemMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of metal-Particulate organic matter associations during soil organic matter turnover in metal contaminated agrosystems. Formation traitement de données d'images spectroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Aubin, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical oxidation processes (AOPs) for the treatment of solutions containing TNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerhoas L. Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuCheMS Chemistry Congress, Chemistry: The global Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des procédés d'oxydation avancée (Fenton et Electro-Fenton) et biologique pour la degradation du TNT en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nélieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Information Eau (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des procédés d’oxydation avancée (Fenton et Electro-Fenton) et biologique pour la dégradation de TNT en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydar Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Information Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Of Metal-Particulate Organic Matter Associations During Soil Organic Turn Over In Metal-Contaminated Agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation ANGD 'Traitement des données d'imagerie spectroscopique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saclay, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPIBEL data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bournique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANTIBIO-TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des Milieux Naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legube Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFLUENTS HOSPITALIERS ET STATIONS D'EPURATION URBAINES : SEPT ANNEES DE SUIVI, D'ETUDES ET DE RECHERCHE SUR SIPIBEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 23e Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal transport modelling in soil: sorption/desorption phenomena, water fluxes and conataminant fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Elsass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Santanna dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topicos em Ciëncias do solo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedade Brasileira de Ciencia do Solo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brazilian Society of Soil Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation state variation under beta-irradiation in Fe-bearing glass systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioweathering of lead blast furnace slags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rivera di Taormina, Italy. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-altérabilité des scories d'industrie métallurgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId520"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94828939"/>
+    <w:nsid w:val="924EAE3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-labanowski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5888-7527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085191337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9775-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Matviichuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.795206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03496334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.107047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1737" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alan Burrow" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11389-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Zind" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cleon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelina Paranhos Rosa de Vargas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Gonzalez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmira Wolff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12845-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Tu Vu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thu Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Binh Chu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoi Bui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Phung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462188" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdelfadel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahman Mahboub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102849" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zanella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Damian Prestes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06550-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna dos Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08264-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Santos Rheinheimer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Regina Fornari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00653" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carolina Aparicio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Ger&#243;nimo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.292" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Hsini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1684-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Jongmans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2010017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Stalder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.136" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.161" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56ZVJPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01772403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Musadji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427906v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME16010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-Y. Musadji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598384v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tawk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2016.1257933" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02466014v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chonova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201606022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Ghrairi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2015_5011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gallard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.02.060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400343" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJV5LLF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099631v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang-Htay Yin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZ8B7JW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vemic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.12.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN3PGS4G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legube" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H Thomassin," TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.12.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC8CKQKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912415v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M6RH57R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813858" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01698583v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915136v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ayache" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pidoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poussade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.043" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4VBV2GJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo D. Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Joel Kochem F. J. K. Mallmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2012.12.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6N9FD1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latappy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2014004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925289v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metivier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1738-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20C7ZW1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837996v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. dos Santos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cambier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lamy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.039" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.081" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRNJKB12-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589118v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ayoub" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.02.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT1NLDKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654625v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Feuillade-Cathalifaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.071" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD3G21NB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652184v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pallier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.02.074" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8WPD6WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192177v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01256.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0857D6119BA5BF5224D1357E85E487CFA7D740DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661967v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harfouchee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Hullebusch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borca" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012189" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653621v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.09.063" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-538R8VHJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654189v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebastia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27912008000400018" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192014v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.054" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665959v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loubet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius G. Jongmans" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663651v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.01.058" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG2ZDVD5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665957v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.12.019" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5W5QWCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665330v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Jongmans" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00827.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL9BV4TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647211v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jongmans" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063801v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608136v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806143v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mondamert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Caupos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verzeni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deborde" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720423v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harfouche" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Oort" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753183v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Harfouche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00512619v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012194" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814426v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04301762v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788502v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609885v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609884v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720461v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero Sanchez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796661v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-Soro" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batista" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero-Sanchez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721120v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarrida" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720454v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagarde" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812143v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721072v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721066v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754342v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721083v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192386v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaydar Ayoub" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192396v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750674v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720479v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas L. N&#233;lieu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720483v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N&#233;lieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerhoas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173789v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720472v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788451v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192359v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elsass" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sbcs.org.br/blog/publicacao/topicos-em-ciencia-do-solo/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796655v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776503v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776501v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-labanowski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5888-7527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085191337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9775-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boutillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Matviichuk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119611" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.795206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03496334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.107047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alan Burrow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11389-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelina Paranhos Rosa de Vargas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmira Wolff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12845-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Zind" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cleon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Tu Vu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thu Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Binh Chu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoi Bui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Phung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226583v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13641" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175413v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1737" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdelfadel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahman Mahboub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102849" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zanella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Damian Prestes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06550-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna dos Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08264-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Santos Rheinheimer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Regina Fornari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00653" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carolina Aparicio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Ger&#243;nimo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.292" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122677v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Jongmans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2010017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Hsini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1684-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Stalder" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.136" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01772403v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Musadji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427906v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME16010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tawk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2016.1257933" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-Y. Musadji" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sternberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02466014v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chonova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201606022" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445038v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.161" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56ZVJPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364406v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gallard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.02.060" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270875v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vemic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.12.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN3PGS4G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang-Htay Yin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.018" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZ8B7JW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Ghrairi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400343" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJV5LLF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2015_5011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legube" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H Thomassin," TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.12.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC8CKQKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912415v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.103" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M6RH57R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01698583v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laurent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915136v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ayache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pidoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poussade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.043" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4VBV2GJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000866v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo D. Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Joel Kochem F. J. K. Mallmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2012.12.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6N9FD1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828388v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latappy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2014004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1738-2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20C7ZW1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869260v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813858" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836809v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.081" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRNJKB12-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837996v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. dos Santos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cambier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lamy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654625v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Feuillade-Cathalifaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.071" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD3G21NB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589118v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ayoub" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.02.016" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT1NLDKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652184v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pallier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.02.074" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8WPD6WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192177v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01256.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0857D6119BA5BF5224D1357E85E487CFA7D740DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661967v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harfouchee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Hullebusch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borca" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012189" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653621v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.09.063" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-538R8VHJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192014v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.054" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665959v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loubet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebastia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27912008000400018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius G. Jongmans" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663651v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.01.058" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG2ZDVD5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665957v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.12.019" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5W5QWCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665330v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Jongmans" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00827.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL9BV4TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jongmans" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04301762v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063801v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608136v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806143v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mondamert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Caupos" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verzeni" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deborde" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720423v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harfouche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Oort" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753183v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Harfouche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Farges" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00512619v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012194" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814426v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788502v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609885v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609884v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720461v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero Sanchez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796661v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-Soro" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trcera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721142v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batista" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrand" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romero-Sanchez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721120v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarrida" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720454v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagarde" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812143v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721072v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721066v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754342v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721083v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192386v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaydar Ayoub" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192396v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750674v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720479v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas L. N&#233;lieu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720483v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N&#233;lieu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerhoas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173789v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720472v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788451v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192359v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elsass" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sbcs.org.br/blog/publicacao/topicos-em-ciencia-do-solo/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796655v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776503v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776501v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>