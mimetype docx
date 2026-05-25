--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -485,243 +485,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00609677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes rendus d'ouvrages : Cyrille Ferraton, 2008, Les valeurs guident et accompagnent notre recherche. L'institutionnalisme de Myrdal, ENS Éditions, Lyon, 88 p.</w:t>
+                <w:t xml:space="preserve">Revue des livres Xavier Greffe et Mathilde Maurel, Économie globale, Paris : Dalloz, 2009, XIII-1025 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (2), pp.196-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00521414v1</w:t>
+                <w:t xml:space="preserve">halshs-00519565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des livres Xavier Greffe et Mathilde Maurel, Économie globale, Paris : Dalloz, 2009, XIII-1025 pages</w:t>
+                <w:t xml:space="preserve">Pauvreté et économie politique au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (2), pp.196-201</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.119-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519565v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00517992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté et économie politique au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Comptes rendus d'ouvrages : Cyrille Ferraton, 2008, Les valeurs guident et accompagnent notre recherche. L'institutionnalisme de Myrdal, ENS Éditions, Lyon, 88 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.183-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.006.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00517992v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2422,51 +2422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lallement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/rfdd.78" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.181.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L. Cot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Munier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Vroey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanar Akhabbar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lenfant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lallement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/rfdd.78" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.181.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L. Cot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Munier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Vroey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanar Akhabbar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lenfant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>