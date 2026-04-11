--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -308,1252 +308,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Material Ecology of Toulouse's Observatories in the 18 th Century: Infrastructures and Sociabilities</w:t>
+                <w:t xml:space="preserve">Débattre des Structures fondamentales des sociétés humaines de Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Jouvenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Larregue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40, pp.112-133</w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268774v1</w:t>
+                <w:t xml:space="preserve">hal-05268760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’optique électronique, une technique instrumentale générique ? Les réunions d’études de mai-juin 1945 sous la présidence de Louis de Broglie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des trajectoires socioécologiques dans le temps long : une histoire recomposée de la Zone Atelier Plaine &amp; Val de Sèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460582v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requiem pour la Carte du ciel. Sur l’obsolescence progressive d’un projet scientifique international (1923-1970)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outposts of Science: Placing Scientific Infrastructures at the Margins of French (Post)Colonial Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Verlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15fdj⟩</w:t>
+              <w:t xml:space="preserve">Science as Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.137-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09505431.2024.2381002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460590v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04719712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - L’optique électronique : émergence instrumentale, transformations disciplinaires, défis patrimoniaux</w:t>
+                <w:t xml:space="preserve">Le temps long d’une carte scientifique urbaine : l’Oncopole de Toulouse et Toulouse Aerospace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Soulu</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1515g⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14qws⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460576v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes et leurs écologies. Une sociologie du numérique attentive à la matérialité des dispositifs dont dépendent les boucles computationnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles histoires sociales des sciences ? Généalogies et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Où en est l'histoire sociale ?, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/rhs.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268833v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des algorithmes : sociologie des délégations techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+                <w:t xml:space="preserve">Louise Michel et les savoirs de l'exil. Les traversées socio-épistémiques de la « Minerve populaire » au bagne de Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariame Tighanimine</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1431b⟩</w:t>
+              <w:t xml:space="preserve">French Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.277-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00161071-11626777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268813v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences de gestion montent en régimes</w:t>
+                <w:t xml:space="preserve">Les algorithmes et leurs écologies. Une sociologie du numérique attentive à la matérialité des dispositifs dont dépendent les boucles computationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schäfer</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.17-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434731v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outposts of Science: Placing Scientific Infrastructures at the Margins of French (Post)Colonial Territories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Requiem pour la Carte du ciel. Sur l’obsolescence progressive d’un projet scientifique international (1923-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Verlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science as Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09505431.2024.2381002⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Histoire culturelle des bibliothèques, 11, pp.15753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15fdj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04719712v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles histoires sociales des sciences ? Généalogies et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’optique électronique, une technique instrumentale générique ? Les réunions d’études de mai-juin 1945 sous la présidence de Louis de Broglie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, III-19, pp.63 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1515i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57086/rhs.129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05092351v1</w:t>
+                <w:t xml:space="preserve">hal-05460582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps long d’une carte scientifique urbaine : l’Oncopole de Toulouse et Toulouse Aerospace</w:t>
+                <w:t xml:space="preserve">Introduction - L’optique électronique : émergence instrumentale, transformations disciplinaires, défis patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josselin Tallec</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14qws⟩</w:t>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, III-19, pp.5 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1515g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460603v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Michel et les savoirs de l'exil. Les traversées socio-épistémiques de la « Minerve populaire » au bagne de Nouvelle-Calédonie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Volny Fages</w:t>
+                <w:t xml:space="preserve">Le travail des algorithmes : sociologie des délégations techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Attencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Mathieu</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Tighanimine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Historical Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00161071-11626777⟩</w:t>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1431b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268753v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débattre des Structures fondamentales des sociétés humaines de Bernard Lahire</w:t>
+                <w:t xml:space="preserve">Les sciences de gestion montent en régimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Larregue</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (325), pp.29-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2025.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268760v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des trajectoires socioécologiques dans le temps long : une histoire recomposée de la Zone Atelier Plaine &amp; Val de Sèvre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Material Ecology of Toulouse's Observatories in the 18 th Century: Infrastructures and Sociabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.112-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524270v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir radieux ? Les premiers socialistes et l'ordre pratique des savoirs 1</w:t>
               </w:r>
@@ -1602,740 +1602,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes et leurs écologies. Une sociologie du numérique attentive à la matérialité des dispositifs dont dépendent les boucles computationnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
+                <w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnino Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.332-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25903276-bja10059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828083v1</w:t>
+                <w:t xml:space="preserve">hal-04828088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : À travers les choses. Monde des objets et ciel des idées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bureau de Buffon. La matérialité mobilière des sciences au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56 (1), pp.9-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 56, pp.165-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dhs.056.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04762267v1</w:t>
+                <w:t xml:space="preserve">hal-04762258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning-based segmentation and strain analysis of left heart chambers from long-axis CMR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueda Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bureau de Buffon. La matérialité mobilière des sciences au siècle des Lumières</w:t>
+                <w:t xml:space="preserve">Une histoire politique de l'environnement IV : l'écologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.165-178</w:t>
+              <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Du musée au terrain : le numérique au service des arts. Notes, 2023 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762258v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t>
+                <w:t xml:space="preserve">Introduction : À travers les choses. Monde des objets et ciel des idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnino Guillaume</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+                <w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (2), pp.332-351. </w:t>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/25903276-bja10059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dhs.056.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828088v1</w:t>
+                <w:t xml:space="preserve">hal-04762267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire politique de l'environnement IV : l'écologie politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les algorithmes et leurs écologies. Une sociologie du numérique attentive à la matérialité des dispositifs dont dépendent les boucles computationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Du musée au terrain : le numérique au service des arts. Notes, 2023 (7)</w:t>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341642v1</w:t>
+                <w:t xml:space="preserve">hal-04828083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foucault et le scandale de l’expertise</w:t>
+                <w:t xml:space="preserve">Sous l’utopie, la critique. L’Association des Astronautes Autonomes ou la critique artiste contre l’exploitation de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72, pp.20-28</w:t>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.217-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762328v1</w:t>
+                <w:t xml:space="preserve">hal-04762277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous l’utopie, la critique. L’Association des Astronautes Autonomes ou la critique artiste contre l’exploitation de l’espace</w:t>
+                <w:t xml:space="preserve">Foucault et le scandale de l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.217-234</w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762277v1</w:t>
+                <w:t xml:space="preserve">hal-04762328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et nature : pour une approche dictionnairique</w:t>
               </w:r>
@@ -2570,347 +2570,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04485048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trame des échanges. La matérialité scripturaire des savoirs dans la correspondance de Christiaan Huygens</w:t>
+                <w:t xml:space="preserve">Sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.703.0033⟩</w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (13), pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.013.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209573v1</w:t>
+                <w:t xml:space="preserve">hal-04339340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le terrain</w:t>
+                <w:t xml:space="preserve">La trame des échanges. La matérialité scripturaire des savoirs dans la correspondance de Christiaan Huygens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (13), pp.115-122. </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 72 (3), pp.31-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.013.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.703.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339340v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire politique de l'environnent ? III : Milieux</w:t>
+                <w:t xml:space="preserve">L’engendrement du monde. Circulations des modalités génésiques du système solaire du XVIIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Note, 2022 (6)</w:t>
+              <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, https://interfas.univ-tlse2.fr/nacelles/1870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814194v1</w:t>
+                <w:t xml:space="preserve">hal-04183993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engendrement du monde. Circulations des modalités génésiques du système solaire du XVIIe au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Une histoire politique de l'environnent ? III : Milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, https://interfas.univ-tlse2.fr/nacelles/1870</w:t>
+              <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Note, 2022 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183993v1</w:t>
+                <w:t xml:space="preserve">hal-03814194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “programme fort” et la crise de la science des années 1970 aux années 1990</w:t>
               </w:r>
@@ -3069,51 +3069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx chez les historiens, des difficultés persistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3141,499 +3141,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Si Fleck y est arrivé, je peux espérer y arriver aussi ! »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Bès, de l’économie des satellites à la sociologie des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.010.0231⟩</w:t>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.5894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03919051v1</w:t>
+                <w:t xml:space="preserve">hal-03814477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Si je le savais, je ne demanderais pas de pognon pour faire le job ! »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science et anarchie : le drapeau noir de la raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, pp.263-269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.011.0263⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Sciences et anarchisme : le drapeau noir de la raison, 11, pp.151-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.011.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998382v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engendrement du monde. Circulations des modalités génésiques du système solaire du XVIIe au XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Si je le savais, je ne demanderais pas de pognon pour faire le job ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Langaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.263-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.011.0263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814618v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science et anarchie : le drapeau noir de la raison</w:t>
+                <w:t xml:space="preserve">L’engendrement du monde. Circulations des modalités génésiques du système solaire du XVIIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856761v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bès, de l’économie des satellites à la sociologie des réseaux sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Si Fleck y est arrivé, je peux espérer y arriver aussi ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Löwy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, </w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.231-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.5894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/zil.010.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814477v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'horloge de Christiaan Huygens : un instrument générique ?</w:t>
               </w:r>
@@ -3924,625 +3924,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire des sciences et des savoirs : réflexions d’ici et d’ailleurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soutenir la recherche, s’inscrire dans le marché : le conseil d’administration du CNES ou la gestion des contradictions (1981-2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonella Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.008.0285⟩</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (1), pp.54-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.102.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996245v1</w:t>
+                <w:t xml:space="preserve">hal-03369231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du livre à l’information : un tournant historiographique</w:t>
+                <w:t xml:space="preserve">Sociology of a disciplinary bifurcation : Bruno Latour and his move from philosophy /theology to sociology in the early 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/chrhc.17083⟩</w:t>
+              <w:t xml:space="preserve">Social Science Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (1), pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/053901842098405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456373v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Commune, une histoire plurielle</w:t>
+                <w:t xml:space="preserve">Savoirs pratiques : par-delà la science instituée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/chrhc.15911⟩</w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (9), pp.191-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.009.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468319v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialité du faux : à propos d’un exemplaire contrefait du Sidereus nuncius de Galilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 74 (1), pp.175-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhs.741.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociology of a disciplinary bifurcation : Bruno Latour and his move from philosophy /theology to sociology in the early 1970s</w:t>
+                <w:t xml:space="preserve">La Commune, une histoire plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/053901842098405⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.153-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.15911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468308v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs pratiques : par-delà la science instituée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’histoire des sciences et des savoirs : réflexions d’ici et d’ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Volny Fages</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (9), pp.191-216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.009.0191⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.008.0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369276v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir la recherche, s’inscrire dans le marché : le conseil d’administration du CNES ou la gestion des contradictions (1981-2001)</w:t>
+                <w:t xml:space="preserve">Du livre à l’information : un tournant historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (1), pp.54-77. </w:t>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.169-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.102.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.17083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369231v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne pas craindre l'histoire : historicité des concepts et de la matérialité savante</w:t>
               </w:r>
@@ -4619,51 +4619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes de l’écrit et société de l’information à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149, pp.13-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4710,64 +4710,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes ISO, entre soft law étendue et dessein biopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4814,51 +4814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des frictions : capitalisme familial et cadrages temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4918,51 +4918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Science Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (3), pp.1048-1070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5035,51 +5035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.309-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5596,706 +5596,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scan-rescan reproducibility of ventricular and atrial MRI feature tracking strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian T Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amer Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Cesare</w:t>
+                <w:t xml:space="preserve">Fabrice Atassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 286 (1), pp83-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842347v1</w:t>
+                <w:t xml:space="preserve">hal-01842296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du domaine de la libido sciendi : la popularisation de l’astronomie à Toulouse (1840-1905)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objecteur de science. Entretien avec Jean-Marc Lévy-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rh19.5946⟩</w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.227-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.003.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233871v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Measure of All Things</w:t>
+                <w:t xml:space="preserve">Observations et mesures du système solaire à l’époque moderne. Révolution optique et stabilisation des distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Studies in the Natural Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233880v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je me sens mieux (un peu) à la marge...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.205-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/zil.004.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations et mesures du système solaire à l’époque moderne. Révolution optique et stabilisation des distances</w:t>
+                <w:t xml:space="preserve">Extension du domaine de la libido sciendi : la popularisation de l’astronomie à Toulouse (1840-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.5946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437892v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Measure of All Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historical Studies in the Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (4), pp.403-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/hsns.2018.48.4.403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842296v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objecteur de science. Entretien avec Jean-Marc Lévy-Leblond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scan-rescan reproducibility of ventricular and atrial MRI feature tracking strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (1), pp.227-257. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.003.0227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182366v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si le roi savait</w:t>
               </w:r>
@@ -6415,51 +6415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d'ouvrage : Marie-Noëlle Bourguet, Journal d'un voyage en Italie : le carnet sans récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6668,252 +6668,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence des institutions : une ethnographie de la verrerie dans un laboratoire de biologie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Left atrial aging: a cardiac magnetic resonance feature-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Redheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golmehr Ashrafpoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.164.0733⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (5), pp.H542-H549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00504.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01383667v1</w:t>
+                <w:t xml:space="preserve">hal-01303940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left atrial aging: a cardiac magnetic resonance feature-tracking study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transparence des institutions : une ethnographie de la verrerie dans un laboratoire de biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 310 (5), pp.H542-H549. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Capitales en minuscules Hommages à Daniel Fabre (1947-2016), 4 (164), pp.733-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00504.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303940v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence contrariée du chronographe imprimant dans les observatoires français (fin 19e – début 20e s.)</w:t>
               </w:r>
@@ -7085,51 +7085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d’une réflexion sociologique sur le patrimoine scientifique et technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L’infra-ordinaire de la recherche Archives, mémoires et patrimoine scientifique, 89, pp.140-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7631,77 +7631,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-study Repeatability of Left Ventr icular Strain Measurement using Feature Tracking on MRI Cine Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7801,51 +7801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8268,484 +8268,497 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aéronautique et le spatial : globalisation et jonction des techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire globale des techniques, globalisation de l'histoire des techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Jérôme Lamy. </w:t>
+              <w:t xml:space="preserve">Guillaume Carnino; Liliane Hilaire-Pérez; Jérôme Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.371-386, 2025</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-26, 2025, 9782271146281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269134v1</w:t>
+                <w:t xml:space="preserve">hal-05269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forge des pairs. Les relations entre membres de jurys de thèse, une comparaison des pratiques de copublication dans trois disciplines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questions transversales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Verschueren, Pierre. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Jérôme Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La thèse de doctorat. Socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire globale des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.557-561, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/145m8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05269147v1</w:t>
+                <w:t xml:space="preserve">hal-05269124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions transversales</w:t>
+                <w:t xml:space="preserve">L'aéronautique et le spatial : globalisation et jonction des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Jérôme Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.557-561, 2025</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.371-386, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269124v1</w:t>
+                <w:t xml:space="preserve">hal-05269134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire globale des techniques, globalisation de l'histoire des techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+                <w:t xml:space="preserve">La forge des pairs. Les relations entre membres de jurys de thèse, une comparaison des pratiques de copublication dans trois disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guillaume Carnino; Liliane Hilaire-Pérez; Jérôme Lamy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschueren, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire globale des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">La thèse de doctorat. Socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.275-310, 2025, 978-2-38549-159-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/145m8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269117v1</w:t>
+                <w:t xml:space="preserve">hal-05269147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeronautics and Aerospace. Globalization and Technical Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global History of Techniques (19th – 21th century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.337 - 349, 2024, </w:t>
+              <w:t xml:space="preserve">, Brepols, pp.11-26, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/m.techne-eb.5.129815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/m.techne-eb.5.136421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762300v1</w:t>
+                <w:t xml:space="preserve">hal-04762289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs d'éleveurs : deux études de cas à front renversé (deuxième moitié du XIX e siècle)</w:t>
               </w:r>
@@ -8811,131 +8824,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeronautics and Aerospace. Globalization and Technical Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global History of Techniques (19th – 21th century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.11-26, 2024, </w:t>
+              <w:t xml:space="preserve">, Brepols, pp.337 - 349, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/m.techne-eb.5.136421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/m.techne-eb.5.129815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762289v1</w:t>
+                <w:t xml:space="preserve">hal-04762300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connections - Introduction</w:t>
               </w:r>
@@ -8984,229 +8984,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs protestants de la terre ? Le travail du sol dans les ouvrages agricoles réformés aux XVI e et XVII e siècles</w:t>
+                <w:t xml:space="preserve">Savoir ruraux en mouvement Profusion, sensibilité et captation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs ruraux du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-7535-8779-3</w:t>
+              <w:t xml:space="preserve">Les savoirs ruraux de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Histoire, 978-2-7535-8779-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184118v1</w:t>
+                <w:t xml:space="preserve">hal-04184111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir ruraux en mouvement Profusion, sensibilité et captation</w:t>
+                <w:t xml:space="preserve">Des savoirs protestants de la terre ? Le travail du sol dans les ouvrages agricoles réformés aux XVI e et XVII e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs ruraux de l'Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Histoire, 978-2-7535-8779-3</w:t>
+              <w:t xml:space="preserve">Les savoirs ruraux du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-7535-8779-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184111v1</w:t>
+                <w:t xml:space="preserve">hal-04184118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noter, inscrire, compiler : les cartes à jouer comme outils du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes à jouet du savoir. Détournements savants au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schwabe, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9566,182 +9566,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durkheim in der /und die Schule der Annales des Zwischenkriegszeit. Ein vieldeutiger Bezug?</w:t>
+                <w:t xml:space="preserve">De quelques cas de camaraderie intellectuelle dans l'anthropologie française du XX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soziologische Denkweisen aus Frankreich</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">La vie savante. La question biographique dans les sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2022, 978-2-13-083053-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839173v1</w:t>
+                <w:t xml:space="preserve">hal-03814497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelques cas de camaraderie intellectuelle dans l'anthropologie française du XX e siècle</w:t>
+                <w:t xml:space="preserve">Durkheim in der /und die Schule der Annales des Zwischenkriegszeit. Ein vieldeutiger Bezug?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie savante. La question biographique dans les sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, 2022, 978-2-13-083053-5</w:t>
+              <w:t xml:space="preserve">Soziologische Denkweisen aus Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814497v1</w:t>
+                <w:t xml:space="preserve">hal-03839173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiprogressisme, entre lucidité critique et crépuscule de la raison</w:t>
               </w:r>
@@ -10380,77 +10380,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outposts of science Placing science bubbles at the margins of (post)colonial French territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Verlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10494,51 +10494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10680,51 +10680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labs et écologie : vers un changement d’échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volny Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10892,51 +10892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85A5138E"/>
+    <w:nsid w:val="8EA4F918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11123,51 +11123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-lamy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3820-284X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116365803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169147662862560550175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515i" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515g" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Tighanimine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2024.2381002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qws" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11626777" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larregue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Leite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda Moussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04216536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0449" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04209573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.703.0033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04339340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04183993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56063/ms.2310.02208" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.27830" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gozlan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0231" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langaney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03856761v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5894" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03951550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0169" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petitjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.741.0175" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901842098405" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0191" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.102.0054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16179" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454179v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4187" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644012v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9428" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472473v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02909665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0309" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02984335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.14797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02984341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02909079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0492" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13822" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233886v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09852-2.p.0135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.4569" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Huber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.11.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5946" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/hsns.2018.48.4.403" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02437892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian T Huber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Rahhal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0227" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0391" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383667v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0733" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303940v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perdrix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00504.2015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Soulu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2014.894326" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.318" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-009-0113-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phy Le Foll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531033v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabanac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cox" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vabre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.189532" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340994v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=2265" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05269147v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145m8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269117v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/histoire-globale-des-techniques/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.techne-eb.5.129815" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762289v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.techne-eb.5.136421" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04209581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184104v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bours.2023.01.0301" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davoust" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814650v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93687-7_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03839173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814631v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04048997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238387v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04188319v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.232.0279" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kreis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495780v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Franc&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gayoso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-lamy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3820-284X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116365803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169147662862560550175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larregue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524270v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2024.2381002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qws" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11626777" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515g" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Tighanimine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Leite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda Moussa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04216536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0449" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04339340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04209573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.703.0033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04183993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56063/ms.2310.02208" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.27830" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5894" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03856761v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0155" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langaney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0263" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gozlan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0231" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03951550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0169" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.102.0054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468308v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901842098405" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0191" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.741.0175" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15911" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0285" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petitjean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16179" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454179v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4187" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644012v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9428" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472473v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02909665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0309" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02984335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.14797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02984341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02909079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0492" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13822" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233886v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09852-2.p.0135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.4569" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian T Huber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Rahhal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0227" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02437892v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0205" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5946" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/hsns.2018.48.4.403" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Huber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.11.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0391" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perdrix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00504.2015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0733" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Soulu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2014.894326" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.318" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-009-0113-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phy Le Foll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531033v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabanac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cox" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vabre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.189532" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340994v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=2265" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/histoire-globale-des-techniques/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05269147v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145m8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.techne-eb.5.136421" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762300v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.techne-eb.5.129815" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04209581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184104v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bours.2023.01.0301" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davoust" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814650v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93687-7_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814497v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03839173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814631v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04048997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238387v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04188319v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.232.0279" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kreis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495780v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Franc&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gayoso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>