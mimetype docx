--- v1 (2026-04-11)
+++ v2 (2026-05-16)
@@ -192,51 +192,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -469,6882 +469,6766 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.4330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15rj2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outposts of Science: Placing Scientific Infrastructures at the Margins of French (Post)Colonial Territories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Material Ecology of Toulouse's Observatories in the 18 th Century: Infrastructures and Sociabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Verlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science as Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.112-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04719712v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps long d’une carte scientifique urbaine : l’Oncopole de Toulouse et Toulouse Aerospace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outposts of Science: Placing Scientific Infrastructures at the Margins of French (Post)Colonial Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josselin Tallec</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Verlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14qws⟩</w:t>
+              <w:t xml:space="preserve">Science as Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.137-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09505431.2024.2381002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460603v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04719712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles histoires sociales des sciences ? Généalogies et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Où en est l'histoire sociale ?, 1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57086/rhs.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Michel et les savoirs de l'exil. Les traversées socio-épistémiques de la « Minerve populaire » au bagne de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Historical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48 (2), pp.277-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1215/00161071-11626777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes et leurs écologies. Une sociologie du numérique attentive à la matérialité des dispositifs dont dépendent les boucles computationnelles</w:t>
+                <w:t xml:space="preserve">Le temps long d’une carte scientifique urbaine : l’Oncopole de Toulouse et Toulouse Aerospace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14qws⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268833v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requiem pour la Carte du ciel. Sur l’obsolescence progressive d’un projet scientifique international (1923-1970)</w:t>
+                <w:t xml:space="preserve">L’optique électronique, une technique instrumentale générique ? Les réunions d’études de mai-juin 1945 sous la présidence de Louis de Broglie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Histoire culturelle des bibliothèques, 11, pp.15753. </w:t>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, III-19, pp.63 - 100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15fdj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1515i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460590v1</w:t>
+                <w:t xml:space="preserve">hal-05460582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’optique électronique, une technique instrumentale générique ? Les réunions d’études de mai-juin 1945 sous la présidence de Louis de Broglie</w:t>
+                <w:t xml:space="preserve">Introduction - L’optique électronique : émergence instrumentale, transformations disciplinaires, défis patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, III-19, pp.63 - 100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1515i⟩</w:t>
+              <w:t xml:space="preserve">, 2025, III-19, pp.5 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1515g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460582v1</w:t>
+                <w:t xml:space="preserve">hal-05460576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - L’optique électronique : émergence instrumentale, transformations disciplinaires, défis patrimoniaux</w:t>
+                <w:t xml:space="preserve">Requiem pour la Carte du ciel. Sur l’obsolescence progressive d’un projet scientifique international (1923-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Soulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, III-19, pp.5 - 17. </w:t>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Histoire culturelle des bibliothèques, 11, pp.15753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1515g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15fdj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460576v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des algorithmes : sociologie des délégations techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sciences de gestion montent en régimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Attencourt</w:t>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariame Tighanimine</w:t>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1431b⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (325), pp.29-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2025.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268813v1</w:t>
+                <w:t xml:space="preserve">hal-05434731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences de gestion montent en régimes</w:t>
+                <w:t xml:space="preserve">Les algorithmes et leurs écologies. Une sociologie du numérique attentive à la matérialité des dispositifs dont dépendent les boucles computationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schäfer</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.17-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434731v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Material Ecology of Toulouse's Observatories in the 18 th Century: Infrastructures and Sociabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail des algorithmes : sociologie des délégations techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Attencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Tighanimine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1431b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268774v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir radieux ? Les premiers socialistes et l'ordre pratique des savoirs 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43 (1), pp.26-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning-based segmentation and strain analysis of left heart chambers from long-axis CMR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonas Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueda Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/25903276-bja10059⟩</w:t>
+              <w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828088v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bureau de Buffon. La matérialité mobilière des sciences au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.165-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based segmentation and strain analysis of left heart chambers from long-axis CMR images</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carnino Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf070⟩</w:t>
+              <w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.332-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25903276-bja10059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167686v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire politique de l'environnement IV : l'écologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Du musée au terrain : le numérique au service des arts. Notes, 2023 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : À travers les choses. Monde des objets et ciel des idées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lacour</w:t>
+                <w:t xml:space="preserve">Les algorithmes et leurs écologies. Une sociologie du numérique attentive à la matérialité des dispositifs dont dépendent les boucles computationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762267v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes et leurs écologies. Une sociologie du numérique attentive à la matérialité des dispositifs dont dépendent les boucles computationnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
+                <w:t xml:space="preserve">Introduction : À travers les choses. Monde des objets et ciel des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.056.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828083v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous l’utopie, la critique. L’Association des Astronautes Autonomes ou la critique artiste contre l’exploitation de l’espace</w:t>
+                <w:t xml:space="preserve">Foucault et le scandale de l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.217-234</w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762277v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foucault et le scandale de l’expertise</w:t>
+                <w:t xml:space="preserve">Sous l’utopie, la critique. L’Association des Astronautes Autonomes ou la critique artiste contre l’exploitation de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72, pp.20-28</w:t>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.217-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762328v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et nature : pour une approche dictionnairique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chométy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (1), pp.187-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Wo wird die Schöpfung selbst aufhören ? » La cosmologie de Kant au défi des épistémaï foucaldiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiali Foucaultiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (19-20), pp.189-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woke on the wild side ? Les dérives de Nathalie Heinich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.449-465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/zil.013.0449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04485048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le terrain</w:t>
+                <w:t xml:space="preserve">La trame des échanges. La matérialité scripturaire des savoirs dans la correspondance de Christiaan Huygens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (13), pp.115-122. </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 72 (3), pp.31-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.013.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.703.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339340v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trame des échanges. La matérialité scripturaire des savoirs dans la correspondance de Christiaan Huygens</w:t>
+                <w:t xml:space="preserve">Sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.703.0033⟩</w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (13), pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.013.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209573v1</w:t>
+                <w:t xml:space="preserve">hal-04339340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engendrement du monde. Circulations des modalités génésiques du système solaire du XVIIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, https://interfas.univ-tlse2.fr/nacelles/1870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire politique de l'environnent ? III : Milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Note, 2022 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “programme fort” et la crise de la science des années 1970 aux années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113, pp.161-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">But Why Call an Academic Journal Zilsel? News from Edgar Zilsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marxism &amp; Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (2), pp.121-127. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56063/ms.2310.02208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx chez les historiens, des difficultés persistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.27830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bès, de l’économie des satellites à la sociologie des réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Science et anarchie : le drapeau noir de la raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sciences et anarchisme : le drapeau noir de la raison, 11, pp.151-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.011.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.5894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03814477v1</w:t>
+                <w:t xml:space="preserve">hal-03856761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science et anarchie : le drapeau noir de la raison</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bès, de l’économie des satellites à la sociologie des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.5894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.011.0155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03856761v2</w:t>
+                <w:t xml:space="preserve">hal-03814477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si je le savais, je ne demanderais pas de pognon pour faire le job ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Langaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.263-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/zil.011.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engendrement du monde. Circulations des modalités génésiques du système solaire du XVIIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si Fleck y est arrivé, je peux espérer y arriver aussi ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Löwy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.231-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/zil.010.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03919051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'horloge de Christiaan Huygens : un instrument générique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouveau de l'histoire des instruments scientifiques. Essai bibliographique</w:t>
+                <w:t xml:space="preserve">Une histoire politique de l’environnement ? II : Anthropocène et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le document d’archives à l’ère du numérique : Réflexions sur les pratiques actuelles de la recherche. Note., 2021 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814184v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire politique de l’environnement ? II : Anthropocène et histoire</w:t>
+                <w:t xml:space="preserve">Le renouveau de l'histoire des instruments scientifiques. Essai bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Le document d’archives à l’ère du numérique : Réflexions sur les pratiques actuelles de la recherche. Note., 2021 (5)</w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951550v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement sociologique ou la panique morale d’un sociologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 134 (2), pp.169-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.134.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir la recherche, s’inscrire dans le marché : le conseil d’administration du CNES ou la gestion des contradictions (1981-2001)</w:t>
+                <w:t xml:space="preserve">Sociology of a disciplinary bifurcation : Bruno Latour and his move from philosophy /theology to sociology in the early 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (1), pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/053901842098405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.102.0054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03369231v1</w:t>
+                <w:t xml:space="preserve">hal-03468308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociology of a disciplinary bifurcation : Bruno Latour and his move from philosophy /theology to sociology in the early 1970s</w:t>
+                <w:t xml:space="preserve">Savoirs pratiques : par-delà la science instituée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (9), pp.191-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.009.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/053901842098405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03468308v1</w:t>
+                <w:t xml:space="preserve">hal-03369276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs pratiques : par-delà la science instituée</w:t>
+                <w:t xml:space="preserve">Soutenir la recherche, s’inscrire dans le marché : le conseil d’administration du CNES ou la gestion des contradictions (1981-2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Volny Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (1), pp.54-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.102.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.009.0191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03369276v1</w:t>
+                <w:t xml:space="preserve">hal-03369231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialité du faux : à propos d’un exemplaire contrefait du Sidereus nuncius de Galilée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’histoire des sciences et des savoirs : réflexions d’ici et d’ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.008.0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhs.741.0175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03369260v1</w:t>
+                <w:t xml:space="preserve">hal-03996245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Commune, une histoire plurielle</w:t>
+                <w:t xml:space="preserve">Du livre à l’information : un tournant historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 148, pp.153-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/chrhc.15911⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 150, pp.169-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.17083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468319v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire des sciences et des savoirs : réflexions d’ici et d’ailleurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matérialité du faux : à propos d’un exemplaire contrefait du Sidereus nuncius de Galilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonella Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.008.0285⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (1), pp.175-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhs.741.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996245v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du livre à l’information : un tournant historiographique</w:t>
+                <w:t xml:space="preserve">La Commune, une histoire plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150, pp.169-192. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 148, pp.153-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.15911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/chrhc.17083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03456373v1</w:t>
+                <w:t xml:space="preserve">hal-03468319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne pas craindre l'histoire : historicité des concepts et de la matérialité savante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.293-310. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes de l’écrit et société de l’information à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149, pp.13-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.16179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes ISO, entre soft law étendue et dessein biopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.49-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.4187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des frictions : capitalisme familial et cadrages temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34-35, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.9428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-making: The interconnections between PhD thesis committee membership and copublishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Science Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (3), pp.1048-1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/qss_a_00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03472473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir est une fête ! Entretien avec Christian Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.309-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/zil.007.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1848, révolution majeure: littérature, images et politique</w:t>
+                <w:t xml:space="preserve">Une histoire politique de l’environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/chrhc.14797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02984335v1</w:t>
+                <w:t xml:space="preserve">hal-02984341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire politique de l’environnement ?</w:t>
+                <w:t xml:space="preserve">1848, révolution majeure: littérature, images et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.123-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.14797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984341v1</w:t>
+                <w:t xml:space="preserve">hal-02984335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salut à toi, Durkheim !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.492-516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.007.0492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu « Alain Corbin, La fraîcheur de l’herbe. Histoire d’une gamme d’émotions de l’Antiquité à nos jours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 144, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.13822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modes d'existentialisme des techniques ? Une relecture de la Critique de la raison dialectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes sartriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.135-148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09852-2.p.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveiller et prévenir : tremblements de terre et promesses satellitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.97-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.4569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian T Huber</w:t>
+                <w:t xml:space="preserve">Objecteur de science. Entretien avec Jean-Marc Lévy-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.227-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.003.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842296v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objecteur de science. Entretien avec Jean-Marc Lévy-Leblond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Volny Fages</w:t>
+                <w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian T Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Atassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.003.0227⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 286 (1), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.2017162787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182366v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations et mesures du système solaire à l’époque moderne. Révolution optique et stabilisation des distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je me sens mieux (un peu) à la marge...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.205-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/zil.004.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du domaine de la libido sciendi : la popularisation de l’astronomie à Toulouse (1840-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57, pp.59-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rh19.5946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Measure of All Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Studies in the Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (4), pp.403-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1525/hsns.2018.48.4.403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scan-rescan reproducibility of ventricular and atrial MRI feature tracking strain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Si le roi savait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Cesare</w:t>
+                <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Colmellere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.11.015⟩</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842347v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si le roi savait</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Marie-Noëlle Bourguet, Journal d'un voyage en Italie : le carnet sans récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.227-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02135912v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Marie-Noëlle Bourguet, Journal d'un voyage en Italie : le carnet sans récit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lire la Bible, explorer la nature. Bernard Palissy et le geste expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.227-229</w:t>
+              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.375-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02891319v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire la Bible, explorer la nature. Bernard Palissy et le geste expérimental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tribunal des flagrants délires « sociologiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.001.0391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233875v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tribunal des flagrants délires « sociologiques »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Left atrial aging: a cardiac magnetic resonance feature-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alban Redheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golmehr Ashrafpoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.001.0391⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (5), pp.H542-H549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00504.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682178v1</w:t>
+                <w:t xml:space="preserve">hal-01303940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left atrial aging: a cardiac magnetic resonance feature-tracking study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transparence des institutions : une ethnographie de la verrerie dans un laboratoire de biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 310 (5), pp.H542-H549. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Capitales en minuscules Hommages à Daniel Fabre (1947-2016), 4 (164), pp.733-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00504.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303940v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence des institutions : une ethnographie de la verrerie dans un laboratoire de biologie</w:t>
+                <w:t xml:space="preserve">L’émergence contrariée du chronographe imprimant dans les observatoires français (fin 19e – début 20e s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Soulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.164.0733⟩</w:t>
+              <w:t xml:space="preserve">Annals of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (72(1)), pp.75 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00033790.2014.894326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01383667v1</w:t>
+                <w:t xml:space="preserve">halshs-01765549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence contrariée du chronographe imprimant dans les observatoires français (fin 19e – début 20e s.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littérature et science : archéologie d’un litige. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chométy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Soulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°85, pp.5-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01765549v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et science : archéologie d’un litige. Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esquisse d’une réflexion sociologique sur le patrimoine scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L’infra-ordinaire de la recherche Archives, mémoires et patrimoine scientifique, 89, pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185334v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse d’une réflexion sociologique sur le patrimoine scientifique et technique</w:t>
+                <w:t xml:space="preserve">La Frontière Comme Enjeu les et la Sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, L’infra-ordinaire de la recherche Archives, mémoires et patrimoine scientifique, 89, pp.140-150. </w:t>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 131 (1), pp.99-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sds.318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11873-009-0113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076008v1</w:t>
+                <w:t xml:space="preserve">hal-00578388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Frontière Comme Enjeu les et la Sociologie</w:t>
+                <w:t xml:space="preserve">Un dilemme pratique : sociologie et histoire des sciences au prisme des STS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de bord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14, pp.52-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7354,404 +7238,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HILARE@LAAS around 1982 and a bit before</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+                <w:t xml:space="preserve">Marc Vaisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Chatila</w:t>
+                <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphy Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Anniversary of the IEEE Conference on Robotics and Automation (ICRA@40)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ieee, Sep 2024, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report from the 2021 SF2A Conference: &amp;quot;The Observatory in its Social Environment&amp;quot;(Société française d'astronomie et d'astrophysique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marichalar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boccas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marichalar</w:t>
+                <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boccas</w:t>
+                <w:t xml:space="preserve">Pierre Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2021 de la Société française d'astronomie et d'astrophysique (SF2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France. pp.423-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-study Repeatability of Left Ventr icular Strain Measurement using Feature Tracking on MRI Cine Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7761,496 +7645,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
-[...49 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs ruraux du Moyen-Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 420 p., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.189532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la science fait à la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTHS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-7355-0847-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et science. Archéologie d’un litige (XVIe -XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chométy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures Classiques, n°85, pp.369, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lalande (1732-1807). Une trajectoire scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boistel, Guy; Lamy, Jérôme; Le Lay, Colette. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Boistel</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-2-7535-0991-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8260,1882 +8144,1882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire globale des techniques, globalisation de l'histoire des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Carnino; Liliane Hilaire-Pérez; Jérôme Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-26, 2025, 9782271146281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions transversales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La forge des pairs. Les relations entre membres de jurys de thèse, une comparaison des pratiques de copublication dans trois disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Jérôme Lamy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verschueren, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire globale des techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La thèse de doctorat. Socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.275-310, 2025, 978-2-38549-159-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/145m8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269124v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aéronautique et le spatial : globalisation et jonction des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Jérôme Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.371-386, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forge des pairs. Les relations entre membres de jurys de thèse, une comparaison des pratiques de copublication dans trois disciplines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questions transversales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Verschueren, Pierre. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Jérôme Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La thèse de doctorat. Socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire globale des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.557-561, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269147v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeronautics and Aerospace. Globalization and Technical Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global History of Techniques (19th – 21th century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.11-26, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/m.techne-eb.5.136421⟩</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.337 - 349, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.techne-eb.5.129815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762289v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs d'éleveurs : deux études de cas à front renversé (deuxième moitié du XIX e siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Global History of Techniques and the Globalization of the History of Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysans et leurs animaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global History of Techniques (19th – 21th century)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.11-26, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.techne-eb.5.136421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839790v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeronautics and Aerospace. Globalization and Technical Junctions</w:t>
+                <w:t xml:space="preserve">Savoirs d'éleveurs : deux études de cas à front renversé (deuxième moitié du XIX e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Diana. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global History of Techniques (19th – 21th century)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les paysans et leurs animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-911623-35-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762300v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connections - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global History of Techniques(19th – 21th century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir ruraux en mouvement Profusion, sensibilité et captation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs ruraux de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Histoire, 978-2-7535-8779-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des savoirs protestants de la terre ? Le travail du sol dans les ouvrages agricoles réformés aux XVI e et XVII e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs ruraux du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-7535-8779-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noter, inscrire, compiler : les cartes à jouer comme outils du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes à jouet du savoir. Détournements savants au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schwabe, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les savoirs ruraux : pour une histoire sensible des rationalités pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs ruraux du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Histoire, 978-2-7535-8779-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nature, constructions historiques et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie. Le vivant et le social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.301-307, 2023, 978-2-348-07688-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.bours.2023.01.0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité matérielle des instruments. Les usages du télescope de 80 cm de l’Observatoire de Toulouse (XIXe-XXe siècles),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Matières à raisonner 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilsel, Zilsel: Reconnecting with an intellectual legacy that deserves to be revived</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D Wulz; M Romizi; E Nemeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edgar Zilsel : Philosopher, Historian, Sociologist,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Springer; Cham, pp.331-337, 2022, 978-3-030-93686-0-978-3-030-93687-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-93687-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques cas de camaraderie intellectuelle dans l'anthropologie française du XX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Adell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie savante. La question biographique dans les sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2022, 978-2-13-083053-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durkheim in der /und die Schule der Annales des Zwischenkriegszeit. Ein vieldeutiger Bezug?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soziologische Denkweisen aus Frankreich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiprogressisme, entre lucidité critique et crépuscule de la raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allan Popelard, Antony Burlaud, Grégory Rzepski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau monde. Tableau de la France néolibérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam Eds, 2021, L'ordinaire Du Capital, 9782354802301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Simon Schaffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DÁNIEL MARGÓCSY RICHARD STALEY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mantis Shrimp. A Simon Schaffer Festschfrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation, géographie et historicité du patrimoine scientifique et technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des patrimoines en action. Mise en mémoire des activités scientifiques 1880-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situer l’innovation ? Le concept de cluster, un outil performatif pour transformer la recherche publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Sainsaulieu; Arnaud Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Innovation en eaux troubles. Sciences, techniques et idéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, pp.54-68, 2017, 978-2-365-12119-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que la science fait la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTHS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-19, 2016, 978-2-7355-0847-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04238387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10145,218 +10029,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour (1947-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.279-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rphi.232.0279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panique morale à l’Elysée ! sur le rapport de la commission Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Giry</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03592227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10366,205 +10250,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outposts of science Placing science bubbles at the margins of (post)colonial French territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Verlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03389148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge des pairs : la fabrique des jurys de thèses en France dans trois disciplines scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10574,257 +10458,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe de la lecture critique : « Effondrement sociologique ou la panique morale d'un sociologue » parue dans le n° 134 (vol. 35) de Politix (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Toulouse Jean Jaurès; EHESS Paris; Université fédérale de Toulouse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labs et écologie : vers un changement d’échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volny Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Gayoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Colmellere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francès</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Corteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° du contrat : 1802C0013, ADEME, 20 avenue du Grésillé, 49004 Angers. 2020, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10892,51 +10776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EA4F918"/>
+    <w:nsid w:val="F518A20C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11123,51 +11007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-lamy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3820-284X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116365803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169147662862560550175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larregue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524270v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2024.2381002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qws" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11626777" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515g" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Tighanimine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Leite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda Moussa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04216536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0449" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04339340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04209573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.703.0033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04183993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56063/ms.2310.02208" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.27830" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5894" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03856761v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0155" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langaney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0263" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gozlan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0231" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03951550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0169" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.102.0054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468308v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901842098405" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0191" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.741.0175" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15911" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0285" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petitjean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16179" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454179v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4187" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644012v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9428" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472473v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02909665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0309" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02984335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.14797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02984341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02909079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0492" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13822" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233886v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09852-2.p.0135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.4569" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian T Huber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Rahhal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0227" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02437892v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0205" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5946" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/hsns.2018.48.4.403" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Huber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.11.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0391" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perdrix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00504.2015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0733" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Soulu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2014.894326" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.318" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-009-0113-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phy Le Foll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531033v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabanac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cox" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vabre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.189532" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340994v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=2265" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/histoire-globale-des-techniques/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05269147v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145m8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.techne-eb.5.136421" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762300v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.techne-eb.5.129815" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04209581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184104v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bours.2023.01.0301" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davoust" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814650v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93687-7_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814497v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03839173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814631v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04048997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238387v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04188319v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.232.0279" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kreis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495780v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Franc&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gayoso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-lamy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3820-284X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116365803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169147662862560550175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larregue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524270v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rj2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2024.2381002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11626777" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qws" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515i" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515g" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Tighanimine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Leite" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf070" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04216536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0449" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04209573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.703.0033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04339340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04183993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56063/ms.2310.02208" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.27830" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03856761v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0155" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5894" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langaney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gozlan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0231" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03951550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0169" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901842098405" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0191" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.102.0054" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0285" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petitjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17083" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.741.0175" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15911" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374296v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16179" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454179v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4187" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644012v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9428" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472473v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02909665v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0309" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02984341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02984335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.14797" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02909079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13822" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09852-2.p.0135" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233882v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.4569" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0227" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian T Huber" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Rahhal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017162787" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02437892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5946" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/hsns.2018.48.4.403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891319v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04233875v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0391" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perdrix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00504.2015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0733" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Soulu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2014.894326" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.318" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578388v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-009-0113-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998867v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827173v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phy Le Foll" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabanac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cox" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492956v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vabre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.189532" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340994v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=2265" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269117v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/histoire-globale-des-techniques/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05269147v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145m8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762300v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.techne-eb.5.129815" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.techne-eb.5.136421" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762317v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184111v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184118v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04209581v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04184127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bours.2023.01.0301" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davoust" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814650v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93687-7_17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03839173v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374311v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03814631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04048997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238387v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04188319v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.232.0279" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kreis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389148v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551202v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495780v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158997v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Franc&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gayoso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>