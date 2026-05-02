--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -2429,51 +2429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1830F860"/>
+    <w:nsid w:val="1AFC62D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>