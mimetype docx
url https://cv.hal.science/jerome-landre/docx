--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1232,1019 +1232,1153 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Classification Using Local Dissimilarity Maps of Gray-Level Co-Occurrence Matrices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological Component Analysis for Micro-doppler Signal Decomposition in Outdoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Riveiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Piffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10714930⟩</w:t>
+              <w:t xml:space="preserve">CSCE 2025 - The World Congress in Computer Science, Computer Engineering, &amp; Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Las Vegas, United States. pp.467-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-22202-2_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867545v1</w:t>
+                <w:t xml:space="preserve">hal-05629057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of radar sensor detecting the presence of an imitated user for optimising short-range presence-sensing lighting in homes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ratnakala Sithravel</w:t>
+                <w:t xml:space="preserve">Texture Classification Using Local Dissimilarity Maps of Gray-Level Co-Occurrence Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delahaies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Aries</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/13/132010⟩</w:t>
+              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France. pp.1947-1951, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10714930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492745v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite Image Change Detection Using Disjoint Information and Local Dissimilarity Map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Diaw</w:t>
+                <w:t xml:space="preserve">Potentials of radar sensor detecting the presence of an imitated user for optimising short-range presence-sensing lighting in homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratnakala Sithravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Hurtig-Wennlöf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Aries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898062⟩</w:t>
+              <w:t xml:space="preserve">CISBAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Polytechnique de Lausanne, Sep 2023, Lausanne, Switzerland. pp.132010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/13/132010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825173v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast process for classifying structural image pairs using Weibull parameters extracted from undersampled Local Dissimilarity Maps</w:t>
+                <w:t xml:space="preserve">Satellite Image Change Detection Using Disjoint Information and Local Dissimilarity Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delahaies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Morain-Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bordeaux, France. pp.36-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475718v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de reconnaissance de formes basées sur la carte de dissimilarité locale pour la classification des images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Ech-Choudany</w:t>
+                <w:t xml:space="preserve">Fast process for classifying structural image pairs using Weibull parameters extracted from undersampled Local Dissimilarity Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delahaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Morain-Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dublin, Ireland. pp.631-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140040v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of prostate cancer based on fuzzy fusion of multispectral MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Ming</w:t>
+                <w:t xml:space="preserve">Méthodes de reconnaissance de formes basées sur la carte de dissimilarité locale pour la classification des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ech-Choudany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Morain-Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaissa Bellach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beijing, China. pp.1844-1846</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949816v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Spectrum Separation Using Sparse Representations and Wavelet Filters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Localization of prostate cancer based on fuzzy fusion of multispectral MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China. pp.1844-1846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00369357v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magnetic Resonance Spectrum Separation Using Sparse Representations and Wavelet Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A deformable model-based system for 3D analysis and visualization of tumor in PET/CT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lebonvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Xiaobing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiu Tianshuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.3130-3133, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,114 +2388,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multirésolution pour la recherche et l'indexation d'images par le contenu dans les bases de données images - Application à la base d'images paléontologique Trans'Tyfipal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Landre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Bourgogne, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00079897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2429,51 +2563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AFC62D8"/>
+    <w:nsid w:val="DB7C1450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2660,51 +2794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-landre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9999-9197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diaw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morain-Nicolier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Landr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3543207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3164210" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Landre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3216952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ech-Choudany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Bellach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102268" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ54KCPJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2045123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Landr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1406505" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10714930" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04492745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnakala Sithravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hurtig-Wennl&#246;f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aries" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/13/132010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ming" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constants" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03141120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebonvallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaobing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Tianshuang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649867" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Landre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-landre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9999-9197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diaw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morain-Nicolier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Landr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3543207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3164210" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Landre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3216952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ech-Choudany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Bellach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102268" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ54KCPJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2045123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Landr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1406505" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05629057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montarnal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Landre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Riveiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Piffault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-22202-2_35" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10714930" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04492745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnakala Sithravel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hurtig-Wennl&#246;f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aries" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/13/132010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ming" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constants" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03141120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebonvallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaobing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Tianshuang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649867" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>