--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -1769,277 +1769,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04450500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uracil evolution under Mars surface-like UV radiation conditions with the MOMIE (Mars Organic Matter Irradiation and Evolution) experiment</w:t>
+                <w:t xml:space="preserve">Evolution of organic molecules under Mars surface-like UV radiation conditions simulated in space and laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Cottin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stalport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States. pp.Abstract id. F3.7-11-18</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States. pp.Abstract id. F3.1-10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04430412v1</w:t>
+                <w:t xml:space="preserve">insu-04434577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of organic molecules under Mars surface-like UV radiation conditions simulated in space and laboratory</w:t>
+                <w:t xml:space="preserve">Uracil evolution under Mars surface-like UV radiation conditions with the MOMIE (Mars Organic Matter Irradiation and Evolution) experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stalport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States. pp.Abstract id. F3.1-10-18</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States. pp.Abstract id. F3.7-11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04434577v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04430412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2194,51 +2194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vassaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00034f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00094B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Meinander" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Dagsson-Waldhauserova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Amosov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aseyeva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Atkins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-11889-2022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rouquette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stalport" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cassidy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel James" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dawes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp05746j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -J. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aparicio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez-Escobar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.157703" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianshun S. Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo, Bing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51742003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17283" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Anais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Therese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-530" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaouche-Mechidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Stalport" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cottin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Audoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rouquette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04430412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04434577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vassaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00034f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00094B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Meinander" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Dagsson-Waldhauserova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Amosov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aseyeva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Atkins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-11889-2022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rouquette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stalport" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cassidy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel James" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dawes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp05746j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -J. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aparicio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jim&#233;nez-Escobar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.157703" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianshun S. Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo, Bing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51742003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17283" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Anais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Therese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-530" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaouche-Mechidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Stalport" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cottin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Audoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rouquette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04434577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04430412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>