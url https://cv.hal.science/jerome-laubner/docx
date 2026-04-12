--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1453,165 +1453,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps vérolés, corps déviants (XVIe-XVIIe siècle)</w:t>
+                <w:t xml:space="preserve">Les blessures de guerre chez Ambroise Paré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laubner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Le corps dissident"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EHIC (Espaces Humaines et Interactions Culturelles), Mar 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Le sang visible et invisible dans l'Europe méditerranéenne entre hier et aujourd'hui (SANGVINEM). Séance 3 : "Blessures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Ruimi, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495267v1</w:t>
+                <w:t xml:space="preserve">hal-04560423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les blessures de guerre chez Ambroise Paré</w:t>
+                <w:t xml:space="preserve">Corps vérolés, corps déviants (XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laubner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sang visible et invisible dans l'Europe méditerranéenne entre hier et aujourd'hui (SANGVINEM). Séance 3 : "Blessures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jennifer Ruimi, Apr 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Le corps dissident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EHIC (Espaces Humaines et Interactions Culturelles), Mar 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560423v1</w:t>
+                <w:t xml:space="preserve">hal-04495267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07348E51"/>
+    <w:nsid w:val="30450929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B837FD3C"/>
+    <w:nsid w:val="B53957BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3301,51 +3301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370214v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Amiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brancher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.094.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02506623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Rouiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/droz64514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/41-lecriture-de-soi-la-renaissance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AZWR2298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4798" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370214v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Amiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brancher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.094.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02506623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Rouiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/droz64514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/41-lecriture-de-soi-la-renaissance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AZWR2298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4798" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>