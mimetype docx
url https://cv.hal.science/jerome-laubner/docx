--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2919,51 +2919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30450929"/>
+    <w:nsid w:val="C4A00C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B53957BB"/>
+    <w:nsid w:val="9EC8D7EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>