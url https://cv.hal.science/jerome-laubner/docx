--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1824,165 +1824,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la surdité de Ronsard en contexte polémique</w:t>
+                <w:t xml:space="preserve">The Bad Taste of Sex in Early 17th Century Pornographic Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laubner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences sourdes. De l’abbaye Saint-Jean d’Amiens au domaine français (XVIe-XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru; Emmanuelle Berthiaud; Scarlett Beauvalet, Nov 2023, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">Tasting Funny? A Conference on Humor and Taste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Bories; Nils Couturier; Lara Nugues, Sep 2023, Bâle (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369195v1</w:t>
+                <w:t xml:space="preserve">hal-04369185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bad Taste of Sex in Early 17th Century Pornographic Poetry</w:t>
+                <w:t xml:space="preserve">Représentations de la surdité de Ronsard en contexte polémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laubner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tasting Funny? A Conference on Humor and Taste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Bories; Nils Couturier; Lara Nugues, Sep 2023, Bâle (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">Expériences sourdes. De l’abbaye Saint-Jean d’Amiens au domaine français (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Emmanuelle Berthiaud; Scarlett Beauvalet, Nov 2023, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369185v1</w:t>
+                <w:t xml:space="preserve">hal-04369195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2919,51 +2919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4A00C2C"/>
+    <w:nsid w:val="A2170F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9EC8D7EB"/>
+    <w:nsid w:val="8A4BB596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3301,51 +3301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370214v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Amiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brancher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.094.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02506623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Rouiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/droz64514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/41-lecriture-de-soi-la-renaissance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AZWR2298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4798" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370214v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Amiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brancher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.094.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02506623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Rouiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/droz64514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/41-lecriture-de-soi-la-renaissance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AZWR2298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4798" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>