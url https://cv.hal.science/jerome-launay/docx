--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Ammonium and Nitrate Ions in Soil Using Ion-Sensitive Potentiometric Microsensors</w:t>
+                <w:t xml:space="preserve">Study of Ion-to-Electron Transducing Layers for the Detection of Nitrate Ions Using FPSX(TDDAN)-Based Ion-Sensitive Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Joly</w:t>
+                <w:t xml:space="preserve">Camille Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurane Marlet</w:t>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barreau</w:t>
+                <w:t xml:space="preserve">Morgan Légnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jourdan</w:t>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Durieu</w:t>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (22), pp.7143. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (18), pp.5994:1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24227143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24185994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780151v1</w:t>
+                <w:t xml:space="preserve">hal-04698092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ion-to-Electron Transducing Layers for the Detection of Nitrate Ions Using FPSX(TDDAN)-Based Ion-Sensitive Electrodes</w:t>
+                <w:t xml:space="preserve">Monitoring of Ammonium and Nitrate Ions in Soil Using Ion-Sensitive Potentiometric Microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bene</w:t>
+                <w:t xml:space="preserve">Matthieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Laborde</w:t>
+                <w:t xml:space="preserve">Maurane Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Légnani</w:t>
+                <w:t xml:space="preserve">David Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Arnaud Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+                <w:t xml:space="preserve">Céline Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (18), pp.5994:1-13. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (22), pp.7143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24185994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24227143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698092v1</w:t>
+                <w:t xml:space="preserve">hal-04780151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down integration of suspended N+/P/N+ silicon-nanowire-based ion-sensitive field effect transistors for pH analysis at the submicronic scale</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 764, pp.139609. </w:t>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of chemical field effect transistors for the detection of ammonium and nitrate ions in liquid and soil phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Joly</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 351, pp.130949. </w:t>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal annealing on the dielectric, passivation and pH detection properties of aluminium oxide thin films deposited by plasma-enhanced atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Babacar Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1168,295 +1168,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwell Array integrating Nanoelectrodes for Coupled Opto-electrochemical Monitorings of Single Mitochondria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards integrated multi-sensor platform using dual electrochemical and optical detection for on-site pollutant detection in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+                <w:t xml:space="preserve">Léa Farouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dodzi Zigah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Rigoulet</w:t>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 126, pp.672-678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.11.036⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 132, pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043423v1</w:t>
+                <w:t xml:space="preserve">hal-02048795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards integrated multi-sensor platform using dual electrochemical and optical detection for on-site pollutant detection in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwell Array integrating Nanoelectrodes for Coupled Opto-electrochemical Monitorings of Single Mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Farouil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+                <w:t xml:space="preserve">Dodzi Zigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+                <w:t xml:space="preserve">Michel Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 132, pp.90-96. </w:t>
+              <w:t xml:space="preserve">, 2019, 126, pp.672-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.01.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048795v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removable Composite Electrode Made of Silver Nanoparticles on Pyrolyzed Photoresist Film for the Electroreduction of 4-Nitrophenol</w:t>
               </w:r>
@@ -1494,51 +1494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mesguich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (44), pp.14194-14202. </w:t>
@@ -1704,563 +1704,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-element simulations of the pH-ElecFET microsensors</w:t>
+                <w:t xml:space="preserve">Development of a lab-on-chip electrochemical biosensor for water quality analysis based on microalgal photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejiba Aoun</w:t>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraj Echouchene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+                <w:t xml:space="preserve">Vincent Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (17), pp.6519-6526. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.568-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2585506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503193v1</w:t>
+                <w:t xml:space="preserve">hal-01503060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a lab-on-chip electrochemical biosensor for water quality analysis based on microalgal photosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of ring nanoelectrodes into microwells for the bioelectrochemical analysis in sub-picolitre volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliki Tsopela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+                <w:t xml:space="preserve">Emilie Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ventalon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+                <w:t xml:space="preserve">William Tiddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Polverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.12.050⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 232, pp.345-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.03.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503060v2</w:t>
+                <w:t xml:space="preserve">hal-01503126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of ring nanoelectrodes into microwells for the bioelectrochemical analysis in sub-picolitre volumes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHYSIOLOGICAL STRESS MONITORING USING SODIUM ION POTENTIOMETRIC MICROSENSORS FOR SWEAT ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Tiddi</w:t>
+                <w:t xml:space="preserve">Arnaud Cazalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Polverel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+                <w:t xml:space="preserve">William Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 232, pp.345-356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.03.130⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 225, pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.10.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503126v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSIOLOGICAL STRESS MONITORING USING SODIUM ION POTENTIOMETRIC MICROSENSORS FOR SWEAT ANALYSIS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-element simulations of the pH-ElecFET microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
+                <w:t xml:space="preserve">Nejiba Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustave Savourey</w:t>
+                <w:t xml:space="preserve">Fraj Echouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 225, pp. 1-9. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (17), pp.6519-6526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.10.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2585506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225639v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-based electrochemical microdevices for silicate detection in seawater</w:t>
               </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 211, pp. 116-124. </w:t>
@@ -2419,51 +2419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Civélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Castagnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2527,90 +2527,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of tungsten layers for the mass fabrication of WO3-based pH-sensitive potentiometric microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Civélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sensors and Actuators B, 206, pp.152 - 158. </w:t>
@@ -2642,1273 +2642,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated electrochemical biosensor based on algal metabolism for water toxicity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Detection of Hydrogen Peroxide with Platinized Microelectrode Arrays for Analyses of Mitochondria Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ben-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliki Tsopela</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.05.004⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.171 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504978v1</w:t>
+                <w:t xml:space="preserve">hal-01504995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Detection of Hydrogen Peroxide with Platinized Microelectrode Arrays for Analyses of Mitochondria Activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
+                <w:t xml:space="preserve">Modelling of Impulsional pH Variations Using ChemFET-Based Microdevices: Application to Hydrogen Peroxide Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Colin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyas Djeghlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126, pp.171 - 178. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.3267-3283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s140203267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504995v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Impulsional pH Variations Using ChemFET-Based Microdevices: Application to Hydrogen Peroxide Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature influence on pH-ISFET sensor operating in weak and moderate inversion regime: Model and circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyas Djeghlaf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Salah Edine Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekkay Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Humenyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s140203267⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202, pp.1019 - 1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508071v1</w:t>
+                <w:t xml:space="preserve">hal-01504988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature influence on pH-ISFET sensor operating in weak and moderate inversion regime: Model and circuitry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bekkay Hajji</w:t>
+                <w:t xml:space="preserve">Integrated electrochemical biosensor based on algal metabolism for water toxicity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Humenyuk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 202, pp.1019 - 1027. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.290 - 297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504988v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of field effect transistors for the sodium ion detection using fluoropolysiloxane-based sensitive layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Development of pH-based ElecFET biosensors for lactate ion detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyas Djeghlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 177, pp.515-521. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (1), pp.291-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.07.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508086v1</w:t>
+                <w:t xml:space="preserve">hal-01508091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of pH-based ElecFET biosensors for lactate ion detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Final capping passivation layers for long-life microsensors in real fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desmoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.07.063⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 178, pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.12.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508091v1</w:t>
+                <w:t xml:space="preserve">hal-01508078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final capping passivation layers for long-life microsensors in real fluids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Elaboration of integrated microelectrodes for the detection of antioxidant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 178, pp.350-358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.12.088⟩</w:t>
+              <w:t xml:space="preserve">, 2013, vol. 177, pp. 350-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508078v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of integrated microelectrodes for the detection of antioxidant species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unexpected effect of copper ions on electrochemical impedance behaviour of self-assembled alkylaminethiol monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.032⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 33 (1), pp. 64-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783050v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected effect of copper ions on electrochemical impedance behaviour of self-assembled alkylaminethiol monolayer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of field effect transistors for the sodium ion detection using fluoropolysiloxane-based sensitive layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cazalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Reynes</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 33 (1), pp. 64-66. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177, pp.515-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2012.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881071v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line monitoring of urea using enzymatic field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3949,364 +3949,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical studies of the spin coating process for the deposition of polymer-based Maxwellian liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of oxidative stress in Leishmaniasis-infected or LPS-stimulated macrophages using electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+                <w:t xml:space="preserve">Karine Reybier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+                <w:t xml:space="preserve">Clothilde Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Torbiero</w:t>
+                <w:t xml:space="preserve">Agnès Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (2), pp.163-166. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (12), pp.2566-2572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.BIOS.2010.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687852v1</w:t>
+                <w:t xml:space="preserve">hal-03548735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oxidative stress in Leishmaniasis-infected or LPS-stimulated macrophages using electrochemical impedance spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical studies of the spin coating process for the deposition of polymer-based Maxwellian liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Reybier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Ribaut</w:t>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Coste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
+                <w:t xml:space="preserve">Benoit Torbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (12), pp.2566-2572. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (2), pp.163-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.BIOS.2010.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548735v1</w:t>
+                <w:t xml:space="preserve">hal-01687852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical impedance spectroscopy to study physiological changes affecting the red blood cell after invasion by malaria parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reybier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4351,572 +4351,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of red blood cells immobilisation onto a gold electrode: Characterization by electrochemical impedance spectroscopy and quartz crystal microbalance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELLING OF UREA-ENFETS FOR HAEMODIALYSIS APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ribaut</w:t>
+                <w:t xml:space="preserve">Ahmed Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Reybier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Valentin</w:t>
+                <w:t xml:space="preserve">Marie Laure L Pourciel-Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.12.009⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 131 (2), pp.525 - 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2007.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317882v1</w:t>
+                <w:t xml:space="preserve">hal-01687855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF UREA-ENFETS FOR HAEMODIALYSIS APPLICATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH-CHEMFET-BASED ANALYSIS DEVICES FOR THE BACTERIAL ACTIVITY MONITORING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure L Pourciel-Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 131 (2), pp.525 - 532. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2007.12.037⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 134 (1), pp.339 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687855v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-CHEMFET-BASED ANALYSIS DEVICES FOR THE BACTERIAL ACTIVITY MONITORING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of the strain in a woven fabric during a shear test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure L Pourciel-Gouzy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+                <w:t xml:space="preserve">J. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.04.029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.871-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0274-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687854v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the strain in a woven fabric during a shear test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategy of red blood cells immobilisation onto a gold electrode: Characterization by electrochemical impedance spectroscopy and quartz crystal microbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hivet</w:t>
+                <w:t xml:space="preserve">K. Reybier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Duong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">B. Torbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boisse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (1), pp.871-874. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (2-3), pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0274-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712055v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of an electronic amplifier applied to electrolyte/insulator/semiconductor structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Pourciel-Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kerzérho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5220,51 +5220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Rabat, Morocco. pp.1-5, </w:t>
@@ -5296,2298 +5296,2298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal probe based on ISFET electrochemical microsensors for in-situ monitoring of soil nutrients in agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">All-solid-state multimodal probe based on ISFET electrochemical microsensors for in-situ soil nutrients monitoring in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurane Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Conference on Solid-State Transducers, EUROSENSORS XXXI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687830v1</w:t>
+                <w:t xml:space="preserve">hal-01871403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling fluorescence microscopy and electrochemistry to investigate single mitochondria metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the analysis of mitochondria isolated from leukemic cells with electrochemical instrumented microwell arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUPAB Congress / 11th EBSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">EUROSENSORS XXXI 31th European Conference on Solid-State Transducers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401922v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, realization and characterization of all-arround SiO2/Al2O3gate, suspended silicon nanowire chemical field effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+                <w:t xml:space="preserve">Coupling fluorescence microscopy and electrochemistry to investigate single mitochondria metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IUPAB Congress / 11th EBSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871397v1</w:t>
+                <w:t xml:space="preserve">hal-02401922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-solid-state multimodal probe based on ISFET electrochemical microsensors for in-situ soil nutrients monitoring in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Joly</w:t>
+                <w:t xml:space="preserve">Design, realization and characterization of all-arround SiO2/Al2O3gate, suspended silicon nanowire chemical field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Durieu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2017)</w:t>
+              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. 4p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871403v1</w:t>
+                <w:t xml:space="preserve">hal-01871397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the analysis of mitochondria isolated from leukemic cells with electrochemical instrumented microwell arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Toward the analysis of mitochondria isolated from leukemic cells with electrochemically instrumented microwell arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata S Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS XXXI 31th European Conference on Solid-State Transducers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687843v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the analysis of mitochondria isolated from leukemic cells with electrochemically instrumented microwell arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Sojic</w:t>
+                <w:t xml:space="preserve">Development of all-around, SiO2/Al2O3 gate, suspended silicon nanowire chemical field effect transistors Si-nw-ChemFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> EUROSENSORS XXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871405v1</w:t>
+                <w:t xml:space="preserve">hal-01687839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of all-around, SiO2/Al2O3 gate, suspended silicon nanowire chemical field effect transistors Si-nw-ChemFET</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">Multimodal probe based on ISFET electrochemical microsensors for in-situ monitoring of soil nutrients in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EUROSENSORS XXXI</w:t>
+              <w:t xml:space="preserve">31th European Conference on Solid-State Transducers, EUROSENSORS XXXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687839v1</w:t>
+                <w:t xml:space="preserve">hal-01687830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, realization and characterization of silicon nanowire ion sensitive field effect transistors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+                <w:t xml:space="preserve">Development of an ISFET-based analysis microsystem for nitrogen cycle monitoring in durum wheat crop Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference, IEEE NMDC 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th CIGR international conference of agriculture engineering, CIGR AgEng 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. 12p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871410v1</w:t>
+                <w:t xml:space="preserve">hal-01871427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ISFET-based analysis microsystem for nitrogen cycle monitoring in durum wheat crop Introduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+                <w:t xml:space="preserve">Lab-on-chip with microalgal based biosensor for water assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CIGR international conference of agriculture engineering, CIGR AgEng 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871427v1</w:t>
+                <w:t xml:space="preserve">hal-01871422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-on-chip with microalgal based biosensor for water assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwell Array Integrating Ring Nanoelectrodes for The Monitoring of Metabolic Responses at Isolated Mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V S R Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">67th annual meeting of the international society of electrochemistry, ISE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871422v1</w:t>
+                <w:t xml:space="preserve">hal-01871445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwell Array Integrating Ring Nanoelectrodes for The Monitoring of Metabolic Responses at Isolated Mitochondria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic photodiode for detection of herbicides in water using microalgal photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V S R Vajrala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Sojic</w:t>
+                <w:t xml:space="preserve">R. Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th annual meeting of the international society of electrochemistry, ISE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve"> IEEE-NMDC 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871445v1</w:t>
+                <w:t xml:space="preserve">hal-01394634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic photodiode for detection of herbicides in water using microalgal photosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations of ring nanoelectrodes integrated into microwell arrays for the analysis of isolated mitochondria at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V S R Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE-NMDC 2016 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, toulouse, France</w:t>
+              <w:t xml:space="preserve">BIOSENSORS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394634v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of ring nanoelectrodes integrated into microwell arrays for the analysis of isolated mitochondria at the microscale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nanotechnology practical teaching at school and university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSENSORS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871432v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnology practical teaching at school and university</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ring nanoelectrodes integrated into microwell arrays for the analysis of mitochondria isolated from leukemic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777145⟩</w:t>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982990v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring nanoelectrodes integrated into microwell arrays for the analysis of mitochondria isolated from leukemic cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Design, realization and characterization of silicon nanowire ion sensitive field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference, IEEE NMDC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871415v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emitting devices and integrated electrochemical sensors on lab-on-chip for toxicity bioassays based on algal physiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Izquierdo</w:t>
+                <w:t xml:space="preserve">Integration of ring nanoelectrodes into microwell for the bioelectrochemical analysis in sub-picoliter volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tiddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Polverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th international conference on solid-state sensors, actuators and microsystems (TRANSDUCERS 2015)</w:t>
+              <w:t xml:space="preserve">18th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Anchorage, AK, United States. 4p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181251⟩</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874764v1</w:t>
+                <w:t xml:space="preserve">hal-01874765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of ring nanoelectrodes into microwell for the bioelectrochemical analysis in sub-picoliter volumes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+                <w:t xml:space="preserve">Light emitting devices and integrated electrochemical sensors on lab-on-chip for toxicity bioassays based on algal physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2015)</w:t>
+              <w:t xml:space="preserve">18th international conference on solid-state sensors, actuators and microsystems (TRANSDUCERS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Anchorage, AK, United States. 4p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874765v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrays of microwells equipped with a recessed ring nanoelectrode and a disk microelectrode for nanoelectrochemistry investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli Belaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tiddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Polverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7629,77 +7629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection optique de polluants dans l'eau : étude d'OLEDs et d'OPDs intégrées dans un bio-capteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7754,103 +7754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae electrochemical microbiosensor for water toxicity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th topical meeting of the international society of electrochemistry (ISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nanjing, China</w:t>
@@ -7879,103 +7879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae lab-on-chip microbiosensor for environmental monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th world congress on biosensors, BIOSENSORS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
@@ -8004,51 +8004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene in silicon photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,51 +8302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahn Vu Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8416,51 +8416,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un microtechnologue rencontre un bioelectrochimiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université toulouse 3 Paul Sabatier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8510,51 +8510,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystems for the electrochemical and optical monitoring of bioenergetic activities of isolated mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,77 +8661,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Civélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th world congress on biosensors, BIOSENSORS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Melbourne, Australia. 2014</w:t>
@@ -8786,51 +8786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Djeghlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8917,130 +8917,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnology practical teaching at school and university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Respaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ben Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-2, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780467v1</w:t>
@@ -9220,51 +9220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04780151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Marlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Durieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24227143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24185994" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04744383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Grappin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139609" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03820153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03380757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suresh Vajrala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202100484" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Babacar Ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2975739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.11.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02048795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Farouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.01.065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.09.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejiba Aoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Echouchene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2585506" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503060v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Tsopela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventalon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.12.050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tiddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Polverel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.03.130" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cazal&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Savourey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.10.114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.01.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Civ&#233;las" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castagnola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01399777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.09.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.05.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ben-Amor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyas Djeghlaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140203267" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Naimi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkay Hajji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Humenyuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.06.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desmoulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.12.088" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Questel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01511364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chani&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.07.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687852v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Torbiero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ribaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2010.04.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2008.12.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reybier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torbiero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benyahia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure L Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.12.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.04.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Duong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0274-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.04.079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zigah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994346" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871405v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S Vajrala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994374" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777159" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777103" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S R Vajrala" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01394634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Izquierdo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871415v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777157" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Izquierdo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181251" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874765v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181224" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli Bela&#239;di" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01677027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trinsoutrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299826v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Vu Duong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djeghlaf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mielle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24185994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04780151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Marlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Durieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24227143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04744383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Grappin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139609" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03820153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03380757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suresh Vajrala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202100484" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Babacar Ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2975739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02048795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Farouil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.01.065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.11.036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.09.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503060v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Tsopela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.12.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tiddi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Polverel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.03.130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cazal&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Savourey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.10.114" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejiba Aoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Echouchene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2585506" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.01.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Civ&#233;las" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castagnola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01399777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.09.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ben-Amor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyas Djeghlaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140203267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504988v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Naimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkay Hajji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Humenyuk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.06.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desmoulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.12.088" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Christophe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Questel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01511364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chani&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.07.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ribaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2010.04.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Torbiero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2008.12.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benyahia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure L Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.12.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.04.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Duong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0274-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reybier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torbiero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.04.079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687843v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zigah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871397v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994346" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S Vajrala" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994374" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871445v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S R Vajrala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01394634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Izquierdo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777157" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777159" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181224" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Izquierdo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181251" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli Bela&#239;di" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01677027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trinsoutrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299826v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Vu Duong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djeghlaf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mielle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>