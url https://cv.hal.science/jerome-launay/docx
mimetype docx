--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1168,295 +1168,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards integrated multi-sensor platform using dual electrochemical and optical detection for on-site pollutant detection in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwell Array integrating Nanoelectrodes for Coupled Opto-electrochemical Monitorings of Single Mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Farouil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+                <w:t xml:space="preserve">Dodzi Zigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 132, pp.90-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.01.065⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 126, pp.672-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048795v1</w:t>
+                <w:t xml:space="preserve">hal-02043423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwell Array integrating Nanoelectrodes for Coupled Opto-electrochemical Monitorings of Single Mitochondria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards integrated multi-sensor platform using dual electrochemical and optical detection for on-site pollutant detection in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dodzi Zigah</w:t>
+                <w:t xml:space="preserve">Léa Farouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rigoulet</w:t>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 126, pp.672-678. </w:t>
+              <w:t xml:space="preserve">, 2019, 132, pp.90-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.11.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043423v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removable Composite Electrode Made of Silver Nanoparticles on Pyrolyzed Photoresist Film for the Electroreduction of 4-Nitrophenol</w:t>
               </w:r>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tiddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Polverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 232, pp.345-356. </w:t>
@@ -3081,51 +3081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61, pp.290 - 297. </w:t>
@@ -3949,338 +3949,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oxidative stress in Leishmaniasis-infected or LPS-stimulated macrophages using electrochemical impedance spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical studies of the spin coating process for the deposition of polymer-based Maxwellian liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Reybier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Ribaut</w:t>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Coste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
+                <w:t xml:space="preserve">Benoit Torbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (12), pp.2566-2572. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (2), pp.163-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.BIOS.2010.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548735v1</w:t>
+                <w:t xml:space="preserve">hal-01687852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical studies of the spin coating process for the deposition of polymer-based Maxwellian liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of oxidative stress in Leishmaniasis-infected or LPS-stimulated macrophages using electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+                <w:t xml:space="preserve">Karine Reybier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+                <w:t xml:space="preserve">Clothilde Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Torbiero</w:t>
+                <w:t xml:space="preserve">Agnès Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (2), pp.163-166. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (12), pp.2566-2572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.BIOS.2010.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687852v1</w:t>
+                <w:t xml:space="preserve">hal-03548735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical impedance spectroscopy to study physiological changes affecting the red blood cell after invasion by malaria parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reybier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5296,614 +5296,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-solid-state multimodal probe based on ISFET electrochemical microsensors for in-situ soil nutrients monitoring in agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Durieu</w:t>
+                <w:t xml:space="preserve">Coupling fluorescence microscopy and electrochemistry to investigate single mitochondria metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th IUPAB Congress / 11th EBSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871403v1</w:t>
+                <w:t xml:space="preserve">hal-02401922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the analysis of mitochondria isolated from leukemic cells with electrochemical instrumented microwell arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+                <w:t xml:space="preserve">Design, realization and characterization of all-arround SiO2/Al2O3gate, suspended silicon nanowire chemical field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS XXXI 31th European Conference on Solid-State Transducers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687843v1</w:t>
+                <w:t xml:space="preserve">hal-01871397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling fluorescence microscopy and electrochemistry to investigate single mitochondria metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the analysis of mitochondria isolated from leukemic cells with electrochemical instrumented microwell arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zigah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+                <w:t xml:space="preserve">Emeline Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUPAB Congress / 11th EBSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">EUROSENSORS XXXI 31th European Conference on Solid-State Transducers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401922v1</w:t>
+                <w:t xml:space="preserve">hal-01687843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, realization and characterization of all-arround SiO2/Al2O3gate, suspended silicon nanowire chemical field effect transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">All-solid-state multimodal probe based on ISFET electrochemical microsensors for in-situ soil nutrients monitoring in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
+              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. 4p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871397v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the analysis of mitochondria isolated from leukemic cells with electrochemically instrumented microwell arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata S Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5980,51 +5980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6489,64 +6489,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V S R Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6726,77 +6726,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of ring nanoelectrodes integrated into microwell arrays for the analysis of isolated mitochondria at the microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V S R Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6972,51 +6972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring nanoelectrodes integrated into microwell arrays for the analysis of mitochondria isolated from leukemic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7275,51 +7275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tiddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Polverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7409,51 +7409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tiddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Polverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7806,51 +7806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th topical meeting of the international society of electrochemistry (ISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nanjing, China</w:t>
@@ -7931,51 +7931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th world congress on biosensors, BIOSENSORS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
@@ -8510,51 +8510,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystems for the electrochemical and optical monitoring of bioenergetic activities of isolated mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9220,51 +9220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24185994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04780151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Marlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Durieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24227143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04744383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Grappin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139609" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03820153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03380757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suresh Vajrala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202100484" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Babacar Ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2975739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02048795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Farouil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.01.065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.11.036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.09.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503060v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Tsopela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.12.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tiddi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Polverel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.03.130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cazal&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Savourey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.10.114" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejiba Aoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Echouchene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2585506" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.01.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Civ&#233;las" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castagnola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01399777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.09.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ben-Amor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyas Djeghlaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140203267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504988v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Naimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkay Hajji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Humenyuk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.06.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desmoulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.12.088" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Christophe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Questel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01511364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chani&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.07.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ribaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2010.04.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Torbiero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2008.12.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benyahia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure L Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.12.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.04.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Duong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0274-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reybier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torbiero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.04.079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687843v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zigah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871397v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994346" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S Vajrala" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994374" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871445v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S R Vajrala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01394634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Izquierdo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777157" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777159" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181224" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Izquierdo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181251" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli Bela&#239;di" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01677027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trinsoutrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299826v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Vu Duong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djeghlaf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mielle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24185994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04780151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Marlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Durieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24227143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04744383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Grappin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139609" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03820153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03380757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suresh Vajrala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202100484" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Babacar Ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2975739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.11.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02048795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Farouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.01.065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.09.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503060v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Tsopela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.12.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tiddi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Polverel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.03.130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cazal&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Savourey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.10.114" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejiba Aoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Echouchene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2585506" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.01.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Civ&#233;las" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castagnola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01399777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.09.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ben-Amor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyas Djeghlaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140203267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504988v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Naimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkay Hajji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Humenyuk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.06.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desmoulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.12.088" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Christophe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Questel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01511364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chani&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.07.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687852v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Torbiero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ribaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2010.04.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2008.12.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benyahia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure L Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.12.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.04.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Duong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0274-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reybier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torbiero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.04.079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zigah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994346" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S Vajrala" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994374" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871445v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S R Vajrala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01394634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Izquierdo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777157" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777159" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181224" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Izquierdo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181251" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli Bela&#239;di" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01677027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trinsoutrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299826v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Vu Duong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djeghlaf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mielle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>