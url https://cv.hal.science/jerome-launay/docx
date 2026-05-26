--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ion-to-Electron Transducing Layers for the Detection of Nitrate Ions Using FPSX(TDDAN)-Based Ion-Sensitive Electrodes</w:t>
+                <w:t xml:space="preserve">Monitoring of Ammonium and Nitrate Ions in Soil Using Ion-Sensitive Potentiometric Microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bene</w:t>
+                <w:t xml:space="preserve">Matthieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Laborde</w:t>
+                <w:t xml:space="preserve">Maurane Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Légnani</w:t>
+                <w:t xml:space="preserve">David Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Arnaud Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+                <w:t xml:space="preserve">Céline Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (18), pp.5994:1-13. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (22), pp.7143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24185994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24227143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698092v1</w:t>
+                <w:t xml:space="preserve">hal-04780151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Ammonium and Nitrate Ions in Soil Using Ion-Sensitive Potentiometric Microsensors</w:t>
+                <w:t xml:space="preserve">Study of Ion-to-Electron Transducing Layers for the Detection of Nitrate Ions Using FPSX(TDDAN)-Based Ion-Sensitive Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Joly</w:t>
+                <w:t xml:space="preserve">Camille Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurane Marlet</w:t>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barreau</w:t>
+                <w:t xml:space="preserve">Morgan Légnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jourdan</w:t>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Durieu</w:t>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (22), pp.7143. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (18), pp.5994:1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24227143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24185994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780151v1</w:t>
+                <w:t xml:space="preserve">hal-04698092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down integration of suspended N+/P/N+ silicon-nanowire-based ion-sensitive field effect transistors for pH analysis at the submicronic scale</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 764, pp.139609. </w:t>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of chemical field effect transistors for the detection of ammonium and nitrate ions in liquid and soil phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Joly</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 351, pp.130949. </w:t>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal annealing on the dielectric, passivation and pH detection properties of aluminium oxide thin films deposited by plasma-enhanced atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Babacar Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1168,429 +1168,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwell Array integrating Nanoelectrodes for Coupled Opto-electrochemical Monitorings of Single Mitochondria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removable Composite Electrode Made of Silver Nanoparticles on Pyrolyzed Photoresist Film for the Electroreduction of 4-Nitrophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+                <w:t xml:space="preserve">Maxime Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dodzi Zigah</w:t>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rigoulet</w:t>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mesguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.11.036⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (44), pp.14194-14202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043423v1</w:t>
+                <w:t xml:space="preserve">hal-02388677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards integrated multi-sensor platform using dual electrochemical and optical detection for on-site pollutant detection in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Farouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132, pp.90-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bios.2019.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removable Composite Electrode Made of Silver Nanoparticles on Pyrolyzed Photoresist Film for the Electroreduction of 4-Nitrophenol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Puyo</w:t>
+                <w:t xml:space="preserve">Microwell Array integrating Nanoelectrodes for Coupled Opto-electrochemical Monitorings of Single Mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fau</w:t>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+                <w:t xml:space="preserve">Dodzi Zigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mesguich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+                <w:t xml:space="preserve">Michel Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (44), pp.14194-14202. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.672-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388677v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of aluminium oxide thin films deposited by plasma-enhanced atomic layer deposition from tri-methyl-aluminium and dioxygen precursors: investigation of interfacial and structural properties</w:t>
               </w:r>
@@ -1704,913 +1704,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a lab-on-chip electrochemical biosensor for water quality analysis based on microalgal photosynthesis</w:t>
+                <w:t xml:space="preserve">Finite-element simulations of the pH-ElecFET microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliki Tsopela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+                <w:t xml:space="preserve">Nejiba Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ventalon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+                <w:t xml:space="preserve">Fraj Echouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79, pp.568-573. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (17), pp.6519-6526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.12.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2585506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503060v2</w:t>
+                <w:t xml:space="preserve">hal-01503193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of ring nanoelectrodes into microwells for the bioelectrochemical analysis in sub-picolitre volumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a lab-on-chip electrochemical biosensor for water quality analysis based on microalgal photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Tiddi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+                <w:t xml:space="preserve">Vincent Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.03.130⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.568-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503126v1</w:t>
+                <w:t xml:space="preserve">hal-01503060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSIOLOGICAL STRESS MONITORING USING SODIUM ION POTENTIOMETRIC MICROSENSORS FOR SWEAT ANALYSIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of ring nanoelectrodes into microwells for the bioelectrochemical analysis in sub-picolitre volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cazalé</w:t>
+                <w:t xml:space="preserve">William Tiddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Sant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gustave Savourey</w:t>
+                <w:t xml:space="preserve">Matthieu Polverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 225, pp. 1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.10.114⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 232, pp.345-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.03.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225639v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-element simulations of the pH-ElecFET microsensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHYSIOLOGICAL STRESS MONITORING USING SODIUM ION POTENTIOMETRIC MICROSENSORS FOR SWEAT ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cazalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejiba Aoun</w:t>
+                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraj Echouchene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+                <w:t xml:space="preserve">Gustave Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (17), pp.6519-6526. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp. 1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2585506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.10.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503193v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-based electrochemical microdevices for silicate detection in seawater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PEDOT-modified integrated microelectrodes for the detection of ascorbic acid, dopamine and uric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Aguilar</w:t>
+                <w:t xml:space="preserve">Aurélie Civélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Barus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Calas</w:t>
+                <w:t xml:space="preserve">Valentina Castagnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 211, pp. 116-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.01.066⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 214, pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225642v1</w:t>
+                <w:t xml:space="preserve">hal-01148710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEDOT-modified integrated microelectrodes for the detection of ascorbic acid, dopamine and uric acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+                <w:t xml:space="preserve">Silicon-based electrochemical microdevices for silicate detection in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Civélas</w:t>
+                <w:t xml:space="preserve">William Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Castagnola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+                <w:t xml:space="preserve">E Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 214, pp. 1-9. </w:t>
+              <w:t xml:space="preserve">, 2015, 211, pp. 116-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.01.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148710v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of tungsten layers for the mass fabrication of WO3-based pH-sensitive potentiometric microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Civélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sensors and Actuators B, 206, pp.152 - 158. </w:t>
@@ -2642,1273 +2642,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Detection of Hydrogen Peroxide with Platinized Microelectrode Arrays for Analyses of Mitochondria Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated electrochemical biosensor based on algal metabolism for water toxicity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Ben-Amor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Colin</w:t>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.104⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.290 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504995v1</w:t>
+                <w:t xml:space="preserve">hal-01504978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Impulsional pH Variations Using ChemFET-Based Microdevices: Application to Hydrogen Peroxide Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+                <w:t xml:space="preserve">Enhanced Detection of Hydrogen Peroxide with Platinized Microelectrode Arrays for Analyses of Mitochondria Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ben-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyas Djeghlaf</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (2), pp.3267-3283. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.171 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s140203267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508071v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature influence on pH-ISFET sensor operating in weak and moderate inversion regime: Model and circuitry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of Impulsional pH Variations Using ChemFET-Based Microdevices: Application to Hydrogen Peroxide Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Edine Naimi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lyas Djeghlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.06.008⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.3267-3283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s140203267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504988v1</w:t>
+                <w:t xml:space="preserve">hal-01508071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated electrochemical biosensor based on algal metabolism for water toxicity analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+                <w:t xml:space="preserve">Temperature influence on pH-ISFET sensor operating in weak and moderate inversion regime: Model and circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Edine Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekkay Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Reynes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iryna Humenyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61, pp.290 - 297. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202, pp.1019 - 1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504978v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of pH-based ElecFET biosensors for lactate ion detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of field effect transistors for the sodium ion detection using fluoropolysiloxane-based sensitive layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cazalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (1), pp.291-296. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177, pp.515-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.07.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508091v1</w:t>
+                <w:t xml:space="preserve">hal-01508086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final capping passivation layers for long-life microsensors in real fluids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of pH-based ElecFET biosensors for lactate ion detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyas Djeghlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.12.088⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (1), pp.291-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.07.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508078v1</w:t>
+                <w:t xml:space="preserve">hal-01508091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of integrated microelectrodes for the detection of antioxidant species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Final capping passivation layers for long-life microsensors in real fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desmoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, vol. 177, pp. 350-356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.032⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 178, pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.12.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783050v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected effect of copper ions on electrochemical impedance behaviour of self-assembled alkylaminethiol monolayer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elaboration of integrated microelectrodes for the detection of antioxidant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2012.08.005⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 177, pp. 350-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881071v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of field effect transistors for the sodium ion detection using fluoropolysiloxane-based sensitive layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unexpected effect of copper ions on electrochemical impedance behaviour of self-assembled alkylaminethiol monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ginot</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 177, pp.515-521. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 33 (1), pp. 64-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508086v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line monitoring of urea using enzymatic field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3949,364 +3949,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical studies of the spin coating process for the deposition of polymer-based Maxwellian liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of oxidative stress in Leishmaniasis-infected or LPS-stimulated macrophages using electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+                <w:t xml:space="preserve">Karine Reybier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+                <w:t xml:space="preserve">Clothilde Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Torbiero</w:t>
+                <w:t xml:space="preserve">Agnès Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (2), pp.163-166. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (12), pp.2566-2572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.BIOS.2010.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687852v1</w:t>
+                <w:t xml:space="preserve">hal-03548735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oxidative stress in Leishmaniasis-infected or LPS-stimulated macrophages using electrochemical impedance spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical studies of the spin coating process for the deposition of polymer-based Maxwellian liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Reybier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Ribaut</w:t>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Coste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
+                <w:t xml:space="preserve">Benoit Torbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (12), pp.2566-2572. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (2), pp.163-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.BIOS.2010.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548735v1</w:t>
+                <w:t xml:space="preserve">hal-01687852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical impedance spectroscopy to study physiological changes affecting the red blood cell after invasion by malaria parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reybier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4351,572 +4351,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF UREA-ENFETS FOR HAEMODIALYSIS APPLICATIONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy of red blood cells immobilisation onto a gold electrode: Characterization by electrochemical impedance spectroscopy and quartz crystal microbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Benyahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Sant</w:t>
+                <w:t xml:space="preserve">C. Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure L Pourciel-Gouzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+                <w:t xml:space="preserve">K. Reybier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Torbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2007.12.037⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (2-3), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687855v1</w:t>
+                <w:t xml:space="preserve">hal-04317882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-CHEMFET-BASED ANALYSIS DEVICES FOR THE BACTERIAL ACTIVITY MONITORING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">MODELLING OF UREA-ENFETS FOR HAEMODIALYSIS APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure L Pourciel-Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 134 (1), pp.339 - 344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.04.029⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 131 (2), pp.525 - 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2007.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687854v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the strain in a woven fabric during a shear test</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH-CHEMFET-BASED ANALYSIS DEVICES FOR THE BACTERIAL ACTIVITY MONITORING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Marie Laure L Pourciel-Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 134 (1), pp.339 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0274-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04712055v1</w:t>
+                <w:t xml:space="preserve">hal-01687854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of red blood cells immobilisation onto a gold electrode: Characterization by electrochemical impedance spectroscopy and quartz crystal microbalance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of the strain in a woven fabric during a shear test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Reybier</w:t>
+                <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Torbiero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">A. V. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valentin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (2-3), pp.141-148. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.871-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0274-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317882v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of an electronic amplifier applied to electrolyte/insulator/semiconductor structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Pourciel-Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kerzérho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5220,51 +5220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Rabat, Morocco. pp.1-5, </w:t>
@@ -5296,2298 +5296,2298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling fluorescence microscopy and electrochemistry to investigate single mitochondria metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Zigah</w:t>
+                <w:t xml:space="preserve">Multimodal probe based on ISFET electrochemical microsensors for in-situ monitoring of soil nutrients in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+                <w:t xml:space="preserve">Céline Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUPAB Congress / 11th EBSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">31th European Conference on Solid-State Transducers, EUROSENSORS XXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401922v1</w:t>
+                <w:t xml:space="preserve">hal-01687830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, realization and characterization of all-arround SiO2/Al2O3gate, suspended silicon nanowire chemical field effect transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">All-solid-state multimodal probe based on ISFET electrochemical microsensors for in-situ soil nutrients monitoring in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
+              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. 4p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994346⟩</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871397v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the analysis of mitochondria isolated from leukemic cells with electrochemical instrumented microwell arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXI 31th European Conference on Solid-State Transducers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-solid-state multimodal probe based on ISFET electrochemical microsensors for in-situ soil nutrients monitoring in agriculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+                <w:t xml:space="preserve">Coupling fluorescence microscopy and electrochemistry to investigate single mitochondria metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Durieu</w:t>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th IUPAB Congress / 11th EBSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871403v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the analysis of mitochondria isolated from leukemic cells with electrochemically instrumented microwell arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Sojic</w:t>
+                <w:t xml:space="preserve">Design, realization and characterization of all-arround SiO2/Al2O3gate, suspended silicon nanowire chemical field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2017)</w:t>
+              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. 4p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994374⟩</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871405v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of all-around, SiO2/Al2O3 gate, suspended silicon nanowire chemical field effect transistors Si-nw-ChemFET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+                <w:t xml:space="preserve">Toward the analysis of mitochondria isolated from leukemic cells with electrochemically instrumented microwell arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata S Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EUROSENSORS XXXI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687839v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal probe based on ISFET electrochemical microsensors for in-situ monitoring of soil nutrients in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Joly</w:t>
+                <w:t xml:space="preserve">Development of all-around, SiO2/Al2O3 gate, suspended silicon nanowire chemical field effect transistors Si-nw-ChemFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Durieu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Conference on Solid-State Transducers, EUROSENSORS XXXI</w:t>
+              <w:t xml:space="preserve"> EUROSENSORS XXXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687830v1</w:t>
+                <w:t xml:space="preserve">hal-01687839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ISFET-based analysis microsystem for nitrogen cycle monitoring in durum wheat crop Introduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurane Marlet</w:t>
+                <w:t xml:space="preserve">Design, realization and characterization of silicon nanowire ion sensitive field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CIGR international conference of agriculture engineering, CIGR AgEng 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference, IEEE NMDC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871427v1</w:t>
+                <w:t xml:space="preserve">hal-01871410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-on-chip with microalgal based biosensor for water assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwell Array Integrating Ring Nanoelectrodes for The Monitoring of Metabolic Responses at Isolated Mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V S R Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">67th annual meeting of the international society of electrochemistry, ISE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871422v1</w:t>
+                <w:t xml:space="preserve">hal-01871445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwell Array Integrating Ring Nanoelectrodes for The Monitoring of Metabolic Responses at Isolated Mitochondria</w:t>
+                <w:t xml:space="preserve">Development of an ISFET-based analysis microsystem for nitrogen cycle monitoring in durum wheat crop Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V S R Vajrala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Sojic</w:t>
+                <w:t xml:space="preserve">Mathieu Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th annual meeting of the international society of electrochemistry, ISE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">4th CIGR international conference of agriculture engineering, CIGR AgEng 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871445v1</w:t>
+                <w:t xml:space="preserve">hal-01871427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic photodiode for detection of herbicides in water using microalgal photosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Lab-on-chip with microalgal based biosensor for water assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE-NMDC 2016 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394634v1</w:t>
+                <w:t xml:space="preserve">hal-01871422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of ring nanoelectrodes integrated into microwell arrays for the analysis of isolated mitochondria at the microscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic photodiode for detection of herbicides in water using microalgal photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSENSORS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve"> IEEE-NMDC 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871432v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnology practical teaching at school and university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring nanoelectrodes integrated into microwell arrays for the analysis of mitochondria isolated from leukemic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Investigations of ring nanoelectrodes integrated into microwell arrays for the analysis of isolated mitochondria at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V S R Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIOSENSORS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Göteborg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871415v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, realization and characterization of silicon nanowire ion sensitive field effect transistors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ring nanoelectrodes integrated into microwell arrays for the analysis of mitochondria isolated from leukemic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference, IEEE NMDC 2016</w:t>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871410v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of ring nanoelectrodes into microwell for the bioelectrochemical analysis in sub-picoliter volumes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+                <w:t xml:space="preserve">Light emitting devices and integrated electrochemical sensors on lab-on-chip for toxicity bioassays based on algal physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2015)</w:t>
+              <w:t xml:space="preserve">18th international conference on solid-state sensors, actuators and microsystems (TRANSDUCERS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Anchorage, AK, United States. 4p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181224⟩</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874765v1</w:t>
+                <w:t xml:space="preserve">hal-01874764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emitting devices and integrated electrochemical sensors on lab-on-chip for toxicity bioassays based on algal physiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Izquierdo</w:t>
+                <w:t xml:space="preserve">Integration of ring nanoelectrodes into microwell for the bioelectrochemical analysis in sub-picoliter volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tiddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Polverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th international conference on solid-state sensors, actuators and microsystems (TRANSDUCERS 2015)</w:t>
+              <w:t xml:space="preserve">18th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Anchorage, AK, United States. 4p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874764v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrays of microwells equipped with a recessed ring nanoelectrode and a disk microelectrode for nanoelectrochemistry investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli Belaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tiddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Polverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7629,77 +7629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection optique de polluants dans l'eau : étude d'OLEDs et d'OPDs intégrées dans un bio-capteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7754,103 +7754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae electrochemical microbiosensor for water toxicity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th topical meeting of the international society of electrochemistry (ISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nanjing, China</w:t>
@@ -7879,103 +7879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae lab-on-chip microbiosensor for environmental monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th world congress on biosensors, BIOSENSORS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
@@ -8004,51 +8004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene in silicon photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,51 +8302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahn Vu Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8416,51 +8416,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un microtechnologue rencontre un bioelectrochimiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université toulouse 3 Paul Sabatier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8510,51 +8510,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystems for the electrochemical and optical monitoring of bioenergetic activities of isolated mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8648,90 +8648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEDOT-modified electrochemical microsensors: a versatile probe for the detection of antioxidant biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhila Sekli-Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Civélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tsopela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th world congress on biosensors, BIOSENSORS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Melbourne, Australia. 2014</w:t>
@@ -8786,51 +8786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Djeghlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8917,130 +8917,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnology practical teaching at school and university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ben Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-2, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780467v1</w:t>
@@ -9220,51 +9220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24185994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04780151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Marlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Durieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24227143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04744383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Grappin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139609" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03820153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03380757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suresh Vajrala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202100484" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Babacar Ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2975739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.11.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02048795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Farouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.01.065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.09.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503060v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Tsopela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.12.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tiddi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Polverel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.03.130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cazal&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Savourey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.10.114" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejiba Aoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Echouchene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2585506" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.01.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Civ&#233;las" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castagnola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01399777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.09.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ben-Amor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyas Djeghlaf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140203267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504988v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Naimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkay Hajji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Humenyuk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.06.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desmoulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.12.088" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Christophe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Questel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01511364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chani&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.07.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687852v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Torbiero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ribaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2010.04.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2008.12.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benyahia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure L Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.12.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.04.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Duong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0274-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reybier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torbiero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.04.079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zigah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994346" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S Vajrala" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994374" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871445v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S R Vajrala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01394634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Izquierdo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777157" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777159" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181224" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Izquierdo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181251" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli Bela&#239;di" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01677027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trinsoutrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299826v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Vu Duong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djeghlaf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mielle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04780151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Marlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Durieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24227143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24185994" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04744383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Grappin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139609" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03820153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03380757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suresh Vajrala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202100484" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Babacar Ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2975739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puyo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02405" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02048795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Farouil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.01.065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Zigah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.11.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.09.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejiba Aoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Echouchene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2585506" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503060v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Tsopela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventalon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.12.050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tiddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Polverel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.03.130" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cazal&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Savourey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.10.114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Civ&#233;las" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castagnola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.03.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.01.066" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01399777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.09.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.05.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ben-Amor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyas Djeghlaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140203267" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Naimi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkay Hajji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Humenyuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.06.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desmoulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.12.088" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Questel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01511364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chani&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.07.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ribaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2010.04.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Torbiero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2008.12.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reybier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torbiero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benyahia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure L Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.12.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.04.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Duong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0274-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pourciel-Gouzy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.04.079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04612308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Groc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871403v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687843v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401922v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zigah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871397v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994346" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871405v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S Vajrala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994374" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777159" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S R Vajrala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871427v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871422v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01394634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Izquierdo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871432v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871415v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777157" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Izquierdo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181251" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874765v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181224" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli Bela&#239;di" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01677027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trinsoutrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299826v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Vu Duong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04878976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djeghlaf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mielle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>