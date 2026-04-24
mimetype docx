--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -4700,846 +4700,858 @@
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 224, pp.55 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive glacial retreat in the Southern Altiplano (Uturuncu volcano, 22°S) between 65 and 14 ka constrained by cosmogenic 3He dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 82 (01), pp.209 - 221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High K and Ca Chemical Erosion Triggered by Physical Erosion in a Watershed of the High Himalaya of Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananta Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.292 - 296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing chemical weathering in the Himalayan system since the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Kudrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 365, pp.243 - 252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The legacy of impact conditions in morphometrics of percussion marks on fluvial bedrock surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 186, pp.174 - 180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.12.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic 3He production rate in the high tropical Andes (3800 m, 20°S): Implications for the local last glacial maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Placzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 377-378, pp.260 - 275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental sedimentary processes decouple Nd and Hf isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 121, pp.177 - 195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2013.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic 10Be production rate calibrated against 3He in the high Tropical Andes (3800–4900 m, 20–22° S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5548,106 +5560,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 382, pp.140 - 149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10Be-derived Himalayan denudation rates and sediment budgets in the Ganga basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5656,494 +5668,494 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 333-334, pp.146-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incision fluviatile des orogènes actif, Dossier Tectonique et Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01118973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predominant floodplain over mountain weathering of Himalayan sediments (Ganga basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84, pp.410-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03583350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France‐lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 132, pp.1159 - 1159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6152,3178 +6164,3178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.F04012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake highstands on the Altiplano (Tropical Andes) contemporaneous with Heinrich 1 and the Younger Dryas: new insights from C-14, U-Th dating and delta O-18 of carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Tripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (27-28), pp.3973-3989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for modeling sediment fining during transport with fragmentation and abrasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (F3), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JF001926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Lagrangian Remeshing: A new tool for studying long term evolution of continental lithosphere from 2D numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (8), pp.1067-1074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of denudation in Eastern Tibet and regressive erosion of plateau margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 491, pp.253-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.TECTO.2009.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00549737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pebble abrasion during fluvial transport: Experimental results and implications for the evolution of the sediment load along rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009JF001328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03619247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late local glacial maximum in the Central Altiplano triggered by cold and locally-wet conditions during the paleolake Tauca episode (17-15 ka, Heinrich 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (27-28), pp.3414-3427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Cenozoic evolution of the central Longmen Shan, eastern Tibet: Insight from (U-Th)/He thermochronometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Tibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008TC002407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosional control on the dynamics of low-convergence rate continental plateau margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179, pp.763 - 777. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04324.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thick- and thin-skinned deformation rates in the central Zagros simple folded zone (Iran) indicated by displacement of geomorphic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Oveisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 176 (2), pp.627 à 654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04002.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00354573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ cosmogenic 10Be in olivines and pyroxenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3), pp.196 à 205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2007.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00354494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of full glacial conditions in the central Pacific until 15,000 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 449, pp.591-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature06142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00253902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of ancient cosmic-ray exposures: Theory, techniques and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.59-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2006.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00248889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of erosion processes in the Himalayas of Nepal: effects of spatial variations of rock strength and precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 253 (1), pp.341-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.253.01.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Facility to Study River Abrasion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 132 (6), pp.624-628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2006)132:6(624)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00265496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monsoonal forcing of Holocene glacier fluctuations in Ganesh Himal (Central Nepal) constrained by cosmogenic 3He exposure ages of garnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 252, pp.275-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00248893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic 3He production rates revisited from evidences of grain size dependent release of matrix-sited helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 247, pp.222-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00243103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic solution of the mean elevation of a watershed dominated by fluvial incision and hillslope landslides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.L11403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL022482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himalaya-Karakorum-Tibet Workshop (HKT 20)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologie Alpine Mémoire Hors Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, 215pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00351034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a Great Medieval Earthquake (A.D. 1100) in Central Himalaya, Nepal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sapkota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Basenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 307, pp.1302-1305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1104804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil cosmogenic 3He record from K–Ar dated basaltic flows of Mount Etna volcano (Sicily, 388N): Evaluation of a new paleoaltimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 236, pp.613- 631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00257827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion rates and patterns in the Transverse ranges (California).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmogenic 3He in Himalayan garnets indicating an altitude dependance of the 3He/10Be production ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2003JF000023⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 229, pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103773v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic 3He in Himalayan garnets indicating an altitude dependance of the 3He/10Be production ratio.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosion rates and patterns in the Transverse ranges (California).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Burbank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JF000023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.10.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00103759v1</w:t>
+                <w:t xml:space="preserve">hal-00103773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of mountain building: Interplay between erosion law and crustal rheology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31, pp.L23607. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL021006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling mountain building, numerical trade off between erosion law and crustal rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31 (23), pp.L23607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004GL021006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the Upper Nile drainage network (Ethiopia) deduced from (U-Th)/He thermochronology: implications for uplift and erosion of the Afar plume dome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 215, pp.73-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00457-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9333,426 +9345,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIBETOP des paléoaltitudes aux modèles géodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhantao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05376561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The topographic evolution of the Southern Tibetan Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Rivera</w:t>
+                <w:t xml:space="preserve">Aude Gébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Grujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhantao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05361121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling Central Tibet's Sedimentary History: New Insights from the TIBETOP Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Moreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhantao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaomin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05376156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antarctic-like temperature variations in the Tropical Andes recorded by glaciers and lake levels during the last deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9801,675 +9813,675 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU21 Virtual General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Visio conference, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transect IODP Exp. 354 à 8°N du Cône du Bengale et l'histoire de l'érosion de la Himalaya et de la mousson indienne au Néogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Feakins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forages scientifiques IODP et ICDP: outils majeurs au service des géosciences - SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of stable isotopic composition of Nepalese rivers before and after the Mw 7.8 Gorkha earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
+                <w:t xml:space="preserve">Climate change and erosion: view from the Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rigaudier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Himalaya-Karakorum-Tibet workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Thermo, International Conference on Thermochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Quedlinburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328648v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and erosion: view from the Himalaya</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lave</w:t>
+                <w:t xml:space="preserve">Evaluation of stable isotopic composition of Nepalese rivers before and after the Mw 7.8 Gorkha earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pik</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rigaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermo, International Conference on Thermochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Quedlinburg, Germany</w:t>
+              <w:t xml:space="preserve">33rd Himalaya-Karakorum-Tibet workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930758v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10Be - Sr - Nd applied on Bengal fan Expedition 353-354: A record of Late Cenozoic Himalayan erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Himalaya-Karakorum-Tibet workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neogene record of Himalayan erosion: the IODP Expedition 354 transect in the Bengal fan at 8° N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Spiess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group on Sediment Generation IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be -Sr -Nd erosion patterns in the Narayani watershed, Central Nepal, viewed through the Valmiki Siwalik section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10528,290 +10540,290 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10Be - Sr - Nd applied on Bengal fan Expedition 353-354: A record of Late Cenozoic Himalayan erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant landslide deposits and the modalities of their removal by fluvial sediment export in the central Himalayas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.P. Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 36Cl and 3He measurements in glacial surfaces on the tropical Altiplano (Cerro Tunupa volcano, 20°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Cenozoic 10Be paleo-erosion rates of the Central Himalayan Range, measured along a new Siwaliks section in Northern India.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.P. Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10839,198 +10851,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HKT, International Himalaya-Karakorum-Tibet workshop 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of laser in situ (U-Th)/(He-Pb) double dating on single detrital zircon grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Deiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.P. Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermonet workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox for computing pebble shape and roundness indexes: experimental tests and recommendations for future applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11059,198 +11071,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations de la technologie RFID pour le suivi des sédiments en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop scientifique-EDF "Traceurs poissons et sédiments"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miocene to Holocene deformation rates in the southern Tianshan piedmont, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Saint-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11309,534 +11321,534 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.12274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux de déformation du Miocène à l'Holocène sur le piémont Sud du Tian Shan, Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Saint-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of rock erodibility – diagenetic grade relationship, application to the Annot sandstone, French-Italian Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation processes in marly sediment transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Coastal and Estuarine Morphodynamics, RCEM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late glacial paleoclimate of the central Altiplano constrained by cosmogenic He-3 dating and clumped-isotope paleothermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Eiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Awards Ceremony Speeches and Abstracts of the 18th Annual V.M. Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vancouver, Canada. pp.A1-A1144, S1-S14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11846,514 +11858,514 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data report: calcareous nannofossils and lithologic constraints on the age model of IODP Site U1450, Expedition 354, Bengal Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.P. Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.T. Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Ocean Discovery Program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 354, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14379/iodp.proc.354.203.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinematics of the Zagros Mountains (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonic and Stratigraphic Evolution of Zagros and Makran during the Mesozoic-Cenozoic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society, London, Special Publications Vol.330, pp.19-42, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP330.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rates and Processes of Active Folding Evidenced by Pleistocene Terraces at the Central Zagros Front (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Oveisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Lavé, F. Roure, J. Vergès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrust Belts and Foreland Basins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.267-287, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-69426-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00256555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of bedload characteristics along the Marsyandi River (central Nepal): Implications for understanding hillslope sediment supply, sediment load evolution along fluvial networks, and denudation in active orogenic belts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics, Climate and Landscape Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society of America, pp.143-172, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2006.2398(09)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00257793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les colères de l'Himalaya font trembler la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12373,65 +12385,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avouac Jean-Philippe ; De Wever Patrick ; Tapponnier Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Himalaya - Tibet : Le Choc des continents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.63 à 70, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00372545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId387"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12578,51 +12590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Watine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint-Carlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04331588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06040-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Sheng Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229702" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena M&#228;rki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00882-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Malavoi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79930-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00815-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puchol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#228;rki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gajurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haghipour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C P Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106542" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lenard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aumaitre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0585-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sart&#233;gou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Claude Malatesta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brown" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Breitenbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar2514" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Prasad Gajurel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31475.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.P. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lav&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-429-2017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Tibari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.10.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3989" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Bosia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMP2BSN8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hossler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Sapkota" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Gupta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW24DC3M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X46WZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12071" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWM4ZT8F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/520442a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nibourel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cox" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003541" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8WRSTD5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Farley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Jimenez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.067" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763489v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kudrass" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.01.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.033" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QC07QMC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761912v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Placzek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBG0G1MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.07.027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJXZSQ16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001926" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8B14RF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549737v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2009.10.026" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9N9H9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Attal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001328" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Farley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232Q645-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577059v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tibari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002407" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72JC4048-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577060v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04324.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354573v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oveisi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04002.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354494v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2007.11.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZ3PRKP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00253902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagnon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06142" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SM5GJ5GR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00248889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2006.06.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D16GV27D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01543331v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lav&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.253.01.18" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-L3D2W0TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00265496v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:6(624)" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00248893v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.09.040" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD17DSM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00243103v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Burnard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.05.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGL7B1C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079421v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022482" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yule" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sapkota" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Basenta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1104804" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.028" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FX9DZQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103773v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burbank" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JF000023" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103759v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pick" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.10.009" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R7S1X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079361v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788697v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103754v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00457-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98P3ZNH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376561v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361121v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964401v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12951" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329389v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feakins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328648v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930758v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328670v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;nard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328982v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Spiess" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328698v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930764v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Lenard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550563v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930815v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930810v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Deiller" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bickert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619176v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721496v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721509v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483586v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loggia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592526v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457473v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tripati" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Eiler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02613899v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cruz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Reilly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.354.203.2020" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411876v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256555v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69426-7_14" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257793v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2398(09)" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372545v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Watine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint-Carlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04331588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06040-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Sheng Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229702" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena M&#228;rki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00882-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Malavoi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79930-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00815-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puchol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#228;rki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gajurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haghipour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C P Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106542" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lenard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aumaitre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0585-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sart&#233;gou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Claude Malatesta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brown" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Breitenbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar2514" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Prasad Gajurel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31475.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.P. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lav&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-429-2017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Tibari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.10.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3989" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Bosia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMP2BSN8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hossler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Sapkota" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Gupta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW24DC3M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X46WZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12071" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWM4ZT8F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/520442a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nibourel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cox" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003541" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8WRSTD5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K36SRLNX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Farley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Jimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.02.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.067" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kudrass" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.01.038" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QC07QMC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Placzek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBG0G1MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.07.027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458879v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJXZSQ16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118973v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001926" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8B14RF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549737v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2009.10.026" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9N9H9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619247v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Attal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001328" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457572v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Farley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232Q645-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577059v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tibari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002407" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72JC4048-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577060v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04324.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354573v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oveisi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04002.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354494v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2007.11.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZ3PRKP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00253902v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagnon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06142" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SM5GJ5GR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00248889v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2006.06.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D16GV27D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01543331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lav&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.253.01.18" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-L3D2W0TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00265496v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:6(624)" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00248893v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.09.040" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD17DSM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00243103v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Burnard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.05.012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGL7B1C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022482" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351034v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103784v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yule" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sapkota" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Basenta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1104804" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257827v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.028" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FX9DZQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103759v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.10.009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R7S1X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burbank" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JF000023" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079361v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00457-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98P3ZNH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376561v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964401v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12951" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329389v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feakins" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930758v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328648v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;nard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328982v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Spiess" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328698v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930764v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Lenard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550563v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930815v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930810v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Deiller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bickert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619176v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721496v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483586v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loggia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592526v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457473v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tripati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Eiler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02613899v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cruz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Reilly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.354.203.2020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411876v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256555v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69426-7_14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257793v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2398(09)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372545v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>