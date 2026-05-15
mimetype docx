--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -455,425 +455,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-strike variations of strain partitioning within the Apennines determined from large-scale multi-temporal InSAR analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Daout</w:t>
+                <w:t xml:space="preserve">Medieval demise of a Himalayan giant summit induced by mega-landslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola d'Agostino</w:t>
+                <w:t xml:space="preserve">Cyrielle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Pathier</w:t>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Socquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+                <w:t xml:space="preserve">Valery Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rigaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230076⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619 (7968), pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494155v1</w:t>
+                <w:t xml:space="preserve">hal-04157846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval demise of a Himalayan giant summit induced by mega-landslide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsteady topography in the eastern Tianshan due to imbalance between denudation and crustal thickening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valla</w:t>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Guillou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wang Sheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06040-5⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 848, pp.229702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157846v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady topography in the eastern Tianshan due to imbalance between denudation and crustal thickening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+                <w:t xml:space="preserve">Along-strike variations of strain partitioning within the Apennines determined from large-scale multi-temporal InSAR analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Daout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 848, pp.229702. </w:t>
+              <w:t xml:space="preserve">, 2023, 867, pp.230076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272947v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: An unshakable carbon budget for the Himalaya</w:t>
               </w:r>
@@ -1519,429 +1519,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Tracing of Riverine Soil Organic Matter From the Central Himalaya</w:t>
+                <w:t xml:space="preserve">Steady erosion rates in the Himalayas through late Cenozoic climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Märki</w:t>
+                <w:t xml:space="preserve">Sébastien Lenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lupker</w:t>
+                <w:t xml:space="preserve">Georges Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gajurel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Haghipour</w:t>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL087403⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.448-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0585-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933175v1</w:t>
+                <w:t xml:space="preserve">hal-03096681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antarctic-like temperature variations in the Tropical Andes recorded by glaciers and lakes during the last deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C P Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. C P Martin</w:t>
+                <w:t xml:space="preserve">J Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-H Blard</w:t>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 247, pp.106542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady erosion rates in the Himalayas through late Cenozoic climatic changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Tracing of Riverine Soil Organic Matter From the Central Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Märki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lenard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+                <w:t xml:space="preserve">A. Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Aumaitre</w:t>
+                <w:t xml:space="preserve">H. Gies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bourlès</w:t>
+                <w:t xml:space="preserve">N. Haghipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.448-452. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0585-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL087403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096681v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Miocene to Quaternary slip history across the Qiulitag anticline in the southern Tianshan piedmont</w:t>
               </w:r>
@@ -2055,1479 +2055,1479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lag and mixing during sediment transfer across the Tian Shan piedmont caused by climate-driven aggradation-incision cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating a 2D image-based computerized approach for measuring riverine pebble roundness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Claude Malatesta</w:t>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jiawei Pan</w:t>
+                <w:t xml:space="preserve">Danang Hadmoko Sri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12267⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 311, pp.143 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354460v1</w:t>
+                <w:t xml:space="preserve">hal-01923456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Tauca highstand (Heinrich Stadial 1a) driven by a southward shift of the Bolivian High</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+                <w:t xml:space="preserve">Annual Sediment Transport Dynamics in the Narayani Basin, Central Nepal: Assessing the Impacts of Erosion Processes in the Annual Sediment Budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rigaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aar2514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.2341-2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017JF004460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349965v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual Sediment Transport Dynamics in the Narayani Basin, Central Nepal: Assessing the Impacts of Erosion Processes in the Annual Sediment Budget</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
+                <w:t xml:space="preserve">Late Pleistocene acceleration of deformation across the northern Tianshan piedmont (China) evidenced from the morpho-tectonic evolution of the Dushanzi anticline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Saint-Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017JF004460⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 730, pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152837v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a 2D image-based computerized approach for measuring riverine pebble roundness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+                <w:t xml:space="preserve">Lag and mixing during sediment transfer across the Tian Shan piedmont caused by climate-driven aggradation-incision cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Claude Malatesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Breitenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danang Hadmoko Sri</w:t>
+                <w:t xml:space="preserve">Jiawei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.03.020⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.613-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01923456v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene acceleration of deformation across the northern Tianshan piedmont (China) evidenced from the morpho-tectonic evolution of the Dushanzi anticline</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Lavé</w:t>
+                <w:t xml:space="preserve">Lake Tauca highstand (Heinrich Stadial 1a) driven by a southward shift of the Bolivian High</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Dominguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 730, pp.132-140. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (8), pp.eaar2514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aar2514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801524v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited impact of Quaternary glaciations on denudation rates in Central Asia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denudation outpaced by crustal thickening in the eastern Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Saint-Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B31475.1⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 479, pp.179-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685766v1</w:t>
+                <w:t xml:space="preserve">insu-01610154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CREp program and the ICE-D production rate calibration database: A fully parameterizable and updated online tool to compute cosmic- ray exposure ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. C.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Balco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation outpaced by crustal thickening in the eastern Tianshan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Blard</w:t>
+                <w:t xml:space="preserve">10 Be systematics in the Tsangpo-Brahmaputra catchment: the cosmogenic nuclide legacy of the eastern Himalayan syntaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Christl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.025⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.429-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-5-429-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01610154v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 Be systematics in the Tsangpo-Brahmaputra catchment: the cosmogenic nuclide legacy of the eastern Himalayan syntaxis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of magmatic and cosmogenic 3 He in Ethiopian river sands of detrital pyroxenes: Impact on denudation rate determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puchol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Tibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-5-429-2017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 448, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765628v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of magmatic and cosmogenic 3 He in Ethiopian river sands of detrital pyroxenes: Impact on denudation rate determinations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bouchaib Tibari</w:t>
+                <w:t xml:space="preserve">Effects of transport and insertion of radio frequency identification (RFID) transponders on resistance and shape of natural and synthetic pebbles: applications for riverine and coastal bedload tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 448, pp.13-25. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (3), pp.399 - 413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.10.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.3989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397079v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of transport and insertion of radio frequency identification (RFID) transponders on resistance and shape of natural and synthetic pebbles: applications for riverine and coastal bedload tracking</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Limited impact of Quaternary glaciations on denudation rates in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puchol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (3), pp.399 - 413. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (3-4), pp.479-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.3989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B31475.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618513v1</w:t>
+                <w:t xml:space="preserve">hal-01685766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U–Th–Ra variations in Himalayan river sediments (Gandak river, India): Weathering fractionation and/or grain-size sorting?</w:t>
               </w:r>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Sapkota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 434, pp.333-348. </w:t>
@@ -3945,527 +3945,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ cosmogenic 10Be production rate in the High Tropical Andes</w:t>
+                <w:t xml:space="preserve">Rapid grain size coarsening at sandstone/conglomerate transition: similar expression in Himalayan modern rivers and Pliocene molasse deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C.P. Martin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Dubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.06.012⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.26 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457821v1</w:t>
+                <w:t xml:space="preserve">hal-01768971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid grain size coarsening at sandstone/conglomerate transition: similar expression in Himalayan modern rivers and Pliocene molasse deposits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape inversion by stream piracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12071⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 520 (7548), pp.442 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/520442a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01768971v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape inversion by stream piracy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance analysis using Raman spectroscopy of carbonaceous material: A case study in the Southern Alps of New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Nibourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 520 (7548), pp.442 - 443. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (10), pp.2056 - 2079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/520442a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JF003541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770108v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance analysis using Raman spectroscopy of carbonaceous material: A case study in the Southern Alps of New Zealand</w:t>
+                <w:t xml:space="preserve">In situ cosmogenic 10Be production rate in the High Tropical Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Nibourel</w:t>
+                <w:t xml:space="preserve">L.C.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Herman</w:t>
+                <w:t xml:space="preserve">P.-H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cox</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, Part A, pp.54 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JF003541⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770646v1</w:t>
+                <w:t xml:space="preserve">hal-01457821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a large landslide in the High Himalaya of central Nepal during the last half-century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 223, pp.20 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4742,567 +4742,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive glacial retreat in the Southern Altiplano (Uturuncu volcano, 22°S) between 65 and 14 ka constrained by cosmogenic 3He dating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+                <w:t xml:space="preserve">High K and Ca Chemical Erosion Triggered by Physical Erosion in a Watershed of the High Himalaya of Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananta Gajurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.02.002⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.292 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768969v1</w:t>
+                <w:t xml:space="preserve">hal-01766422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High K and Ca Chemical Erosion Triggered by Physical Erosion in a Watershed of the High Himalaya of Nepal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+                <w:t xml:space="preserve">Progressive glacial retreat in the Southern Altiplano (Uturuncu volcano, 22°S) between 65 and 14 ka constrained by cosmogenic 3He dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Farley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananta Gajurel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nestor Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.292 - 296. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82 (01), pp.209 - 221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766422v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing chemical weathering in the Himalayan system since the Last Glacial Maximum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valier Galy</w:t>
+                <w:t xml:space="preserve">The legacy of impact conditions in morphometrics of percussion marks on fluvial bedrock surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Kudrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.01.038⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 186, pp.174 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763489v1</w:t>
+                <w:t xml:space="preserve">hal-01764513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legacy of impact conditions in morphometrics of percussion marks on fluvial bedrock surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Wilson</w:t>
+                <w:t xml:space="preserve">Increasing chemical weathering in the Himalayan system since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Kudrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.12.033⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 365, pp.243 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01764513v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic 3He production rate in the high tropical Andes (3800 m, 20°S): Implications for the local last glacial maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,1369 +5385,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental sedimentary processes decouple Nd and Hf isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmogenic 10Be production rate calibrated against 3He in the high Tropical Andes (3800–4900 m, 20–22° S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garçon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 382, pp.140 - 149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761869v1</w:t>
+                <w:t xml:space="preserve">hal-01457837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic 10Be production rate calibrated against 3He in the high Tropical Andes (3800–4900 m, 20–22° S)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bourles</w:t>
+                <w:t xml:space="preserve">Continental sedimentary processes decouple Nd and Hf isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121, pp.177 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457837v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be-derived Himalayan denudation rates and sediment budgets in the Ganga basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Lavé</w:t>
+                <w:t xml:space="preserve">L'incision fluviatile des orogènes actif, Dossier Tectonique et Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. France-Lanord</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitri Lague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124, pp.30-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458879v1</w:t>
+                <w:t xml:space="preserve">insu-01118973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incision fluviatile des orogènes actif, Dossier Tectonique et Erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predominant floodplain over mountain weathering of Himalayan sediments (Ganga basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp.410-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01118973v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03583350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominant floodplain over mountain weathering of Himalayan sediments (Ganga basin)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">10Be-derived Himalayan denudation rates and sediment budgets in the Ganga basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 333-334, pp.146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03583350v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new framework for modeling sediment fining during transport with fragmentation and abrasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian France‐lanord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 132, pp.1159 - 1159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 116 (F3), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JF001926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499463v1</w:t>
+                <w:t xml:space="preserve">hal-01973370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valier Galy</w:t>
+                <w:t xml:space="preserve">Lake highstands on the Altiplano (Tropical Andes) contemporaneous with Heinrich 1 and the Younger Dryas: new insights from C-14, U-Th dating and delta O-18 of carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Tripati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (27-28), pp.3973-3989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00680918v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake highstands on the Altiplano (Tropical Andes) contemporaneous with Heinrich 1 and the Younger Dryas: new insights from C-14, U-Th dating and delta O-18 of carbonates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Causse</w:t>
+                <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.F04012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01795357v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for modeling sediment fining during transport with fragmentation and abrasion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Lavé</w:t>
+                <w:t xml:space="preserve">Surface Lagrangian Remeshing: A new tool for studying long term evolution of continental lithosphere from 2D numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JF001926⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (8), pp.1067-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973370v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Lagrangian Remeshing: A new tool for studying long term evolution of continental lithosphere from 2D numerical modelling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France‐lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132, pp.1159 - 1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.05.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00639472v1</w:t>
+                <w:t xml:space="preserve">hal-01499463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of denudation in Eastern Tibet and regressive erosion of plateau margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 491, pp.253-274. </w:t>
@@ -6791,466 +6791,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00549737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pebble abrasion during fluvial transport: Experimental results and implications for the evolution of the sediment load along rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Cenozoic evolution of the central Longmen Shan, eastern Tibet: Insight from (U-Th)/He thermochronometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Attal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Tibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JF001328⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008TC002407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03619247v1</w:t>
+                <w:t xml:space="preserve">hal-01577059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late local glacial maximum in the Central Altiplano triggered by cold and locally-wet conditions during the paleolake Tauca episode (17-15 ka, Heinrich 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (27-28), pp.3414-3427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic evolution of the central Longmen Shan, eastern Tibet: Insight from (U-Th)/He thermochronometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pebble abrasion during fluvial transport: Experimental results and implications for the evolution of the sediment load along rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008TC002407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JF001328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01577059v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03619247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosional control on the dynamics of low-convergence rate continental plateau margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179, pp.763 - 777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7418,90 +7418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ cosmogenic 10Be in olivines and pyroxenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3), pp.196 à 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7547,103 +7547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of full glacial conditions in the central Pacific until 15,000 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 449, pp.591-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7683,811 +7683,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00253902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of ancient cosmic-ray exposures: Theory, techniques and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Cosmogenic 3He production rates revisited from evidences of grain size dependent release of matrix-sited helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2006.06.003⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 247, pp.222-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00248889v1</w:t>
+                <w:t xml:space="preserve">insu-00243103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of erosion processes in the Himalayas of Nepal: effects of spatial variations of rock strength and precipitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+                <w:t xml:space="preserve">Monsoonal forcing of Holocene glacier fluctuations in Ganesh Himal (Central Nepal) constrained by cosmogenic 3He exposure ages of garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.253.01.18⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 252, pp.275-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543331v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00248893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Facility to Study River Abrasion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 132 (6), pp.624-628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2006)132:6(624)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00265496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monsoonal forcing of Holocene glacier fluctuations in Ganesh Himal (Central Nepal) constrained by cosmogenic 3He exposure ages of garnets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. France-Lanord</w:t>
+                <w:t xml:space="preserve">Numerical modelling of erosion processes in the Himalayas of Nepal: effects of spatial variations of rock strength and precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.09.040⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1), pp.341-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.253.01.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00248893v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic 3He production rates revisited from evidences of grain size dependent release of matrix-sited helium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Applications of ancient cosmic-ray exposures: Theory, techniques and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 247, pp.222-234. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2006.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00243103v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00248889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic solution of the mean elevation of a watershed dominated by fluvial incision and hillslope landslides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Himalaya-Karakorum-Tibet Workshop (HKT 20)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geologie Alpine Mémoire Hors Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, 215pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079421v1</w:t>
+                <w:t xml:space="preserve">insu-00351034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himalaya-Karakorum-Tibet Workshop (HKT 20)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Analytic solution of the mean elevation of a watershed dominated by fluvial incision and hillslope landslides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologie Alpine Mémoire Hors Série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.L11403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL022482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00351034v1</w:t>
+                <w:t xml:space="preserve">hal-00079421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a Great Medieval Earthquake (A.D. 1100) in Central Himalaya, Nepal.</w:t>
               </w:r>
@@ -8607,103 +8607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil cosmogenic 3He record from K–Ar dated basaltic flows of Mount Etna volcano (Sicily, 388N): Evaluation of a new paleoaltimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 236, pp.613- 631. </w:t>
@@ -8753,103 +8753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic 3He in Himalayan garnets indicating an altitude dependance of the 3He/10Be production ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 229, pp.91-104. </w:t>
@@ -8990,77 +8990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of mountain building: Interplay between erosion law and crustal rheology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31, pp.L23607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9094,64 +9094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling mountain building, numerical trade off between erosion law and crustal rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9734,90 +9734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antarctic-like temperature variations in the Tropical Andes recorded by glaciers and lake levels during the last deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9907,64 +9907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Feakins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forages scientifiques IODP et ICDP: outils majeurs au service des géosciences - SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -9993,51 +9993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and erosion: view from the Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10114,51 +10114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of stable isotopic composition of Nepalese rivers before and after the Mw 7.8 Gorkha earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10166,51 +10166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rigaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Himalaya-Karakorum-Tibet workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10261,51 +10261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Himalaya-Karakorum-Tibet workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10330,77 +10330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neogene record of Himalayan erosion: the IODP Expedition 354 transect in the Bengal fan at 8° N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Spiess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10451,103 +10451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be -Sr -Nd erosion patterns in the Narayani watershed, Central Nepal, viewed through the Valmiki Siwalik section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10Be - Sr - Nd applied on Bengal fan Expedition 353-354: A record of Late Cenozoic Himalayan erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
@@ -10665,463 +10665,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 36Cl and 3He measurements in glacial surfaces on the tropical Altiplano (Cerro Tunupa volcano, 20°S)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Team Aster</w:t>
+                <w:t xml:space="preserve">Late Cenozoic 10Be paleo-erosion rates of the Central Himalayan Range, measured along a new Siwaliks section in Northern India.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.P. Lenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">HKT, International Himalaya-Karakorum-Tibet workshop 31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550563v1</w:t>
+                <w:t xml:space="preserve">hal-02930815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic 10Be paleo-erosion rates of the Central Himalayan Range, measured along a new Siwaliks section in Northern India.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of laser in situ (U-Th)/(He-Pb) double dating on single detrital zircon grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Deiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ternois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.P. Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HKT, International Himalaya-Karakorum-Tibet workshop 31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">Thermonet workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930815v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of laser in situ (U-Th)/(He-Pb) double dating on single detrital zircon grains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A toolbox for computing pebble shape and roundness indexes: experimental tests and recommendations for future applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermonet workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Barcelonnette, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930810v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toolbox for computing pebble shape and roundness indexes: experimental tests and recommendations for future applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+                <w:t xml:space="preserve">Comparison of 36Cl and 3He measurements in glacial surfaces on the tropical Altiplano (Cerro Tunupa volcano, 20°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619176v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations de la technologie RFID pour le suivi des sédiments en rivière</w:t>
               </w:r>
@@ -11476,316 +11476,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of rock erodibility – diagenetic grade relationship, application to the Annot sandstone, French-Italian Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation processes in marly sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">River Coastal and Estuarine Morphodynamics, RCEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483586v1</w:t>
+                <w:t xml:space="preserve">hal-02592526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation processes in marly sediment transport</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of rock erodibility – diagenetic grade relationship, application to the Annot sandstone, French-Italian Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Coastal and Estuarine Morphodynamics, RCEM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.6</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592526v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late glacial paleoclimate of the central Altiplano constrained by cosmogenic He-3 dating and clumped-isotope paleothermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11898,64 +11898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.P. Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.T. Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12149,51 +12149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rates and Processes of Active Folding Evidenced by Pleistocene Terraces at the Central Zagros Front (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Oveisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12244,64 +12244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of bedload characteristics along the Marsyandi River (central Nepal): Implications for understanding hillslope sediment supply, sediment load evolution along fluvial networks, and denudation in active orogenic belts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics, Climate and Landscape Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society of America, pp.143-172, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12335,64 +12335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les colères de l'Himalaya font trembler la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avouac Jean-Philippe ; De Wever Patrick ; Tapponnier Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Himalaya - Tibet : Le Choc des continents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.63 à 70, 2002</w:t>
@@ -12590,51 +12590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Watine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint-Carlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04331588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06040-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Sheng Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229702" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena M&#228;rki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00882-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Malavoi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79930-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00815-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puchol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#228;rki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gajurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haghipour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C P Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106542" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lenard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aumaitre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0585-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sart&#233;gou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Claude Malatesta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brown" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Breitenbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar2514" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Prasad Gajurel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31475.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.P. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lav&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-429-2017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Tibari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.10.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3989" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Bosia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMP2BSN8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hossler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Sapkota" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Gupta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW24DC3M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X46WZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12071" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWM4ZT8F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/520442a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nibourel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cox" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003541" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8WRSTD5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K36SRLNX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Farley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Jimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.02.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.067" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kudrass" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.01.038" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QC07QMC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Placzek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBG0G1MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.07.027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458879v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJXZSQ16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118973v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001926" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8B14RF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549737v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2009.10.026" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9N9H9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619247v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Attal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001328" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457572v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Farley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232Q645-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577059v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tibari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002407" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72JC4048-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577060v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04324.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354573v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oveisi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04002.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354494v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2007.11.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZ3PRKP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00253902v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagnon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06142" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SM5GJ5GR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00248889v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2006.06.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D16GV27D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01543331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lav&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.253.01.18" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-L3D2W0TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00265496v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:6(624)" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00248893v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.09.040" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD17DSM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00243103v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Burnard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.05.012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGL7B1C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022482" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351034v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103784v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yule" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sapkota" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Basenta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1104804" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257827v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.028" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FX9DZQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103759v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.10.009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R7S1X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burbank" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JF000023" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079361v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00457-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98P3ZNH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376561v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964401v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12951" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329389v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feakins" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930758v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328648v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;nard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328982v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Spiess" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328698v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930764v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Lenard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550563v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930815v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930810v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Deiller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bickert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619176v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721496v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483586v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loggia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592526v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457473v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tripati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Eiler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02613899v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cruz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Reilly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.354.203.2020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411876v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256555v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69426-7_14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257793v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2398(09)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372545v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Watine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint-Carlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04331588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06040-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Sheng Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena M&#228;rki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00882-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Malavoi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79930-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00815-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puchol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lenard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aumaitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0585-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C P Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106542" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#228;rki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gajurel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haghipour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087403" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sart&#233;gou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Prasad Gajurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004460" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Claude Malatesta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Brown" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Breitenbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12267" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar2514" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.P. Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lav&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-429-2017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Tibari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.10.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3989" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31475.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Bosia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMP2BSN8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hossler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Sapkota" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Gupta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW24DC3M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X46WZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12071" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWM4ZT8F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/520442a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nibourel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cox" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8WRSTD5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K36SRLNX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.067" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Farley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Jimenez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.02.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QC07QMC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763489v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kudrass" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.01.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Placzek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBG0G1MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761869v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.07.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJXZSQ16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973370v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001926" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639472v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.023" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8B14RF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549737v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2009.10.026" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9N9H9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tibari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002407" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72JC4048-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Farley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232Q645-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619247v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Attal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001328" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577060v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04324.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354573v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oveisi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04002.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354494v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2007.11.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZ3PRKP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00253902v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagnon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06142" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SM5GJ5GR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00243103v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Burnard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.05.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGL7B1C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00248893v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.09.040" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD17DSM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00265496v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:6(624)" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01543331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lav&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.253.01.18" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-L3D2W0TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00248889v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2006.06.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D16GV27D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351034v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079421v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022482" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103784v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yule" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sapkota" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Basenta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1104804" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257827v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.028" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FX9DZQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103759v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.10.009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R7S1X3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burbank" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JF000023" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079361v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00457-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98P3ZNH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376561v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964401v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12951" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329389v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feakins" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930758v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328648v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;nard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328982v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Spiess" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328698v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930764v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Lenard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930815v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930810v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Deiller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bickert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619176v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550563v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721496v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592526v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483586v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loggia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457473v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tripati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Eiler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02613899v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cruz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Reilly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.354.203.2020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411876v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256555v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69426-7_14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257793v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2398(09)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372545v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>