--- v0 (2026-03-23)
+++ v1 (2026-04-22)
@@ -994,165 +994,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constatations et déclarations sur des terres agricoles : les règles de procédure pénale environnementale</w:t>
+                <w:t xml:space="preserve">Quelle protection pénale de l'animal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 03, pp.153</w:t>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.11-13, entretien 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04515625v1</w:t>
+                <w:t xml:space="preserve">hal-04561728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions sur l'étendue des investigations et des infractions à l'encontre de l'exploitant</w:t>
+                <w:t xml:space="preserve">Agression par un chien : le retour aux textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Chronique de droit criminel, n°1</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652129v1</w:t>
+                <w:t xml:space="preserve">halshs-04851182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cumul des peines de confiscation et de remise d'un animal</w:t>
               </w:r>
@@ -1201,165 +1201,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle protection pénale de l'animal ?</w:t>
+                <w:t xml:space="preserve">Précisions sur l'étendue des investigations et des infractions à l'encontre de l'exploitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.11-13, entretien 3</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chronique de droit criminel, n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561728v1</w:t>
+                <w:t xml:space="preserve">hal-04652129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agression par un chien : le retour aux textes</w:t>
+                <w:t xml:space="preserve">Constatations et déclarations sur des terres agricoles : les règles de procédure pénale environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.630</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04851182v1</w:t>
+                <w:t xml:space="preserve">halshs-04515625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demandeur à la nullité et perquisition filmée : les cinquante nuances de grief</w:t>
               </w:r>
@@ -1408,303 +1408,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04515628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'obligation d'informer préalablement le procureur de la République en droit pénal de l'environnement</w:t>
+                <w:t xml:space="preserve">Les frontières de l’action civile des associations de protection animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.61-64</w:t>
+              <w:t xml:space="preserve">, 2023, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168145v1</w:t>
+                <w:t xml:space="preserve">hal-04464899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification de l'inventaire sommaire d'un sac réalisé par un APJ</w:t>
+                <w:t xml:space="preserve">Prolongation de la détention provisoire et droits de la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.351</w:t>
+              <w:t xml:space="preserve">, 2023, 06, pp.292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04165736v1</w:t>
+                <w:t xml:space="preserve">halshs-04137195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières de l’action civile des associations de protection animale</w:t>
+                <w:t xml:space="preserve">Qualification de l'inventaire sommaire d'un sac réalisé par un APJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464899v1</w:t>
+                <w:t xml:space="preserve">halshs-04165736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolongation de la détention provisoire et droits de la défense</w:t>
+                <w:t xml:space="preserve">L'obligation d'informer préalablement le procureur de la République en droit pénal de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 06, pp.292</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04137195v1</w:t>
+                <w:t xml:space="preserve">hal-04168145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention judiciaire d'intérêt public environnementale conclue par anticipation</w:t>
               </w:r>
@@ -1960,165 +1960,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit pénal du bien-être animal</w:t>
+                <w:t xml:space="preserve">La notion de domicile en droit pénal : vers l'élémentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.563-575</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.101-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558754v1</w:t>
+                <w:t xml:space="preserve">hal-03147555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de domicile en droit pénal : vers l'élémentaire ?</w:t>
+                <w:t xml:space="preserve">Le droit pénal du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.101-102</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.563-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147555v1</w:t>
+                <w:t xml:space="preserve">hal-03558754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le véhicule du braconnier et la notion de domicile : précisions sur les conditions de fouille</w:t>
               </w:r>
@@ -2941,96 +2941,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux marins au regard du droit pénal</w:t>
+                <w:t xml:space="preserve">La répression pénale des atteintes aux mammifères marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Océan au cœur des Enjeux Climatiques et Sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12e Doctoriades de l'Université de Toulon, Apr 2025, Toulon, France</w:t>
+              <w:t xml:space="preserve">Droit et gestion des mammifères marins en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Schneider, Jun 2025, Toulon (83000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021806v1</w:t>
+                <w:t xml:space="preserve">hal-05122045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement scolaire et le cyberharcèlement</w:t>
               </w:r>
@@ -3079,96 +3079,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répression pénale des atteintes aux mammifères marins</w:t>
+                <w:t xml:space="preserve">Les animaux marins au regard du droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et gestion des mammifères marins en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Schneider, Jun 2025, Toulon (83000), France</w:t>
+              <w:t xml:space="preserve">L’Océan au cœur des Enjeux Climatiques et Sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12e Doctoriades de l'Université de Toulon, Apr 2025, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122045v1</w:t>
+                <w:t xml:space="preserve">hal-05021806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles anormaux du voisinage et le droit pénal</w:t>
               </w:r>
@@ -3424,234 +3424,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La solidarité pénale animalière</w:t>
+                <w:t xml:space="preserve">Les violences sexuelles dans le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La solidarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CDPC; Université de Toulon, Dec 2023, Toulon, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, Oct 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332833v1</w:t>
+                <w:t xml:space="preserve">hal-04240144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences sexuelles dans le sport</w:t>
+                <w:t xml:space="preserve">La responsabilité pénale des soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulon, Oct 2023, Toulon, France</w:t>
+              <w:t xml:space="preserve">La responsabilité des soignants sous miscroscope : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Nefussy, Sep 2023, Draguignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240144v1</w:t>
+                <w:t xml:space="preserve">hal-04208822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité pénale des soignants</w:t>
+                <w:t xml:space="preserve">La solidarité pénale animalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La responsabilité des soignants sous miscroscope : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Nefussy, Sep 2023, Draguignan, France</w:t>
+              <w:t xml:space="preserve">La solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDPC; Université de Toulon, Dec 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208822v1</w:t>
+                <w:t xml:space="preserve">hal-04332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection pénale : la répression des atteintes à l'eau</w:t>
               </w:r>
@@ -3907,165 +3907,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;vidéojustice&amp;quot; : la procédure pénale à l'ère de la vidéo</w:t>
+                <w:t xml:space="preserve">Le droit pénal du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les concepts à l'épreuve des terrains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Lacour, Jun 2021, Paris (en visioconférence), France</w:t>
+              <w:t xml:space="preserve">Le bien-être animal dans l'Union européenne : le temps d'accélérer la cadence ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Rouy; Barbara Thibault; Laura Walz, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334764v1</w:t>
+                <w:t xml:space="preserve">hal-03398707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit pénal du bien-être animal</w:t>
+                <w:t xml:space="preserve">La &amp;quot;vidéojustice&amp;quot; : la procédure pénale à l'ère de la vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bien-être animal dans l'Union européenne : le temps d'accélérer la cadence ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Rouy; Barbara Thibault; Laura Walz, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les concepts à l'épreuve des terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Lacour, Jun 2021, Paris (en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398707v1</w:t>
+                <w:t xml:space="preserve">hal-03334764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice redimensionnée : la vidéojustice</w:t>
               </w:r>
@@ -4587,151 +4587,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification de l’atteinte volontaire à la vie d’un animal</w:t>
+                <w:t xml:space="preserve">La qualification des sévices graves ou actes de cruauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391380v1</w:t>
+                <w:t xml:space="preserve">hal-05096022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification des sévices graves ou actes de cruauté</w:t>
+                <w:t xml:space="preserve">La qualification de l’atteinte volontaire à la vie d’un animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096022v1</w:t>
+                <w:t xml:space="preserve">hal-05391380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flagrance, l'indice et le chien</w:t>
               </w:r>
@@ -4773,151 +4773,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des cours d’eaux : il faut distinguer les dommages causés au poisson et ceux causés au milieu naturel du poisson</w:t>
+                <w:t xml:space="preserve">La chasse à cheval : une question de moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480129v1</w:t>
+                <w:t xml:space="preserve">hal-02480180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chasse à cheval : une question de moyen</w:t>
+                <w:t xml:space="preserve">Pollution des cours d’eaux : il faut distinguer les dommages causés au poisson et ceux causés au milieu naturel du poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480180v1</w:t>
+                <w:t xml:space="preserve">hal-02480129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chien, un nouvel assistant judiciaire…LOL</w:t>
               </w:r>
@@ -5117,51 +5117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="111A1EBB"/>
+    <w:nsid w:val="5D9A8DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5265,51 +5265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64533784"/>
+    <w:nsid w:val="46985A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5413,51 +5413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="023DBB35"/>
+    <w:nsid w:val="9A24A411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5561,51 +5561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A0B62B33"/>
+    <w:nsid w:val="FE00F883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5709,51 +5709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DF37D213"/>
+    <w:nsid w:val="8E0F0ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5952,51 +5952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-leborne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7278-0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270666761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leborne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923052v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOUL0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-leborne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7278-0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270666761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leborne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398707v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923052v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOUL0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>