--- v1 (2026-04-22)
+++ v2 (2026-05-13)
@@ -994,372 +994,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle protection pénale de l'animal ?</w:t>
+                <w:t xml:space="preserve">Constatations et déclarations sur des terres agricoles : les règles de procédure pénale environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.11-13, entretien 3</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561728v1</w:t>
+                <w:t xml:space="preserve">halshs-04515625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agression par un chien : le retour aux textes</w:t>
+                <w:t xml:space="preserve">Le cumul des peines de confiscation et de remise d'un animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.630</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04851182v1</w:t>
+                <w:t xml:space="preserve">hal-04902353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cumul des peines de confiscation et de remise d'un animal</w:t>
+                <w:t xml:space="preserve">Précisions sur l'étendue des investigations et des infractions à l'encontre de l'exploitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2</w:t>
+              <w:t xml:space="preserve">, 2024, Chronique de droit criminel, n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902353v1</w:t>
+                <w:t xml:space="preserve">hal-04652129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions sur l'étendue des investigations et des infractions à l'encontre de l'exploitant</w:t>
+                <w:t xml:space="preserve">Quelle protection pénale de l'animal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Chronique de droit criminel, n°1</w:t>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.11-13, entretien 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652129v1</w:t>
+                <w:t xml:space="preserve">hal-04561728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constatations et déclarations sur des terres agricoles : les règles de procédure pénale environnementale</w:t>
+                <w:t xml:space="preserve">Agression par un chien : le retour aux textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.153</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04515625v1</w:t>
+                <w:t xml:space="preserve">halshs-04851182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demandeur à la nullité et perquisition filmée : les cinquante nuances de grief</w:t>
               </w:r>
@@ -1408,303 +1408,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04515628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières de l’action civile des associations de protection animale</w:t>
+                <w:t xml:space="preserve">Qualification de l'inventaire sommaire d'un sac réalisé par un APJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464899v1</w:t>
+                <w:t xml:space="preserve">halshs-04165736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolongation de la détention provisoire et droits de la défense</w:t>
+                <w:t xml:space="preserve">L'obligation d'informer préalablement le procureur de la République en droit pénal de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 06, pp.292</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04137195v1</w:t>
+                <w:t xml:space="preserve">hal-04168145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification de l'inventaire sommaire d'un sac réalisé par un APJ</w:t>
+                <w:t xml:space="preserve">Les frontières de l’action civile des associations de protection animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 07, pp.351</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04165736v1</w:t>
+                <w:t xml:space="preserve">hal-04464899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'obligation d'informer préalablement le procureur de la République en droit pénal de l'environnement</w:t>
+                <w:t xml:space="preserve">Prolongation de la détention provisoire et droits de la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.61-64</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168145v1</w:t>
+                <w:t xml:space="preserve">halshs-04137195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention judiciaire d'intérêt public environnementale conclue par anticipation</w:t>
               </w:r>
@@ -1960,165 +1960,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de domicile en droit pénal : vers l'élémentaire ?</w:t>
+                <w:t xml:space="preserve">Le droit pénal du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.101-102</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.563-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147555v1</w:t>
+                <w:t xml:space="preserve">hal-03558754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit pénal du bien-être animal</w:t>
+                <w:t xml:space="preserve">La notion de domicile en droit pénal : vers l'élémentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.563-575</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.101-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558754v1</w:t>
+                <w:t xml:space="preserve">hal-03147555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le véhicule du braconnier et la notion de domicile : précisions sur les conditions de fouille</w:t>
               </w:r>
@@ -2941,234 +2941,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répression pénale des atteintes aux mammifères marins</w:t>
+                <w:t xml:space="preserve">Les animaux marins au regard du droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et gestion des mammifères marins en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Schneider, Jun 2025, Toulon (83000), France</w:t>
+              <w:t xml:space="preserve">L’Océan au cœur des Enjeux Climatiques et Sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12e Doctoriades de l'Université de Toulon, Apr 2025, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122045v1</w:t>
+                <w:t xml:space="preserve">hal-05021806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le harcèlement scolaire et le cyberharcèlement</w:t>
+                <w:t xml:space="preserve">La répression pénale des atteintes aux mammifères marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le harcèlement scolaire hors des murs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit de Draguignan, Jan 2025, Draguignan, France</w:t>
+              <w:t xml:space="preserve">Droit et gestion des mammifères marins en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Schneider, Jun 2025, Toulon (83000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911527v1</w:t>
+                <w:t xml:space="preserve">hal-05122045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux marins au regard du droit pénal</w:t>
+                <w:t xml:space="preserve">Le harcèlement scolaire et le cyberharcèlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Océan au cœur des Enjeux Climatiques et Sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12e Doctoriades de l'Université de Toulon, Apr 2025, Toulon, France</w:t>
+              <w:t xml:space="preserve">Le harcèlement scolaire hors des murs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit de Draguignan, Jan 2025, Draguignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021806v1</w:t>
+                <w:t xml:space="preserve">hal-04911527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles anormaux du voisinage et le droit pénal</w:t>
               </w:r>
@@ -3424,234 +3424,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences sexuelles dans le sport</w:t>
+                <w:t xml:space="preserve">La solidarité pénale animalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulon, Oct 2023, Toulon, France</w:t>
+              <w:t xml:space="preserve">La solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDPC; Université de Toulon, Dec 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240144v1</w:t>
+                <w:t xml:space="preserve">hal-04332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité pénale des soignants</w:t>
+                <w:t xml:space="preserve">Les violences sexuelles dans le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La responsabilité des soignants sous miscroscope : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Nefussy, Sep 2023, Draguignan, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, Oct 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208822v1</w:t>
+                <w:t xml:space="preserve">hal-04240144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La solidarité pénale animalière</w:t>
+                <w:t xml:space="preserve">La responsabilité pénale des soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La solidarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CDPC; Université de Toulon, Dec 2023, Toulon, France</w:t>
+              <w:t xml:space="preserve">La responsabilité des soignants sous miscroscope : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Nefussy, Sep 2023, Draguignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332833v1</w:t>
+                <w:t xml:space="preserve">hal-04208822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection pénale : la répression des atteintes à l'eau</w:t>
               </w:r>
@@ -3907,165 +3907,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit pénal du bien-être animal</w:t>
+                <w:t xml:space="preserve">La &amp;quot;vidéojustice&amp;quot; : la procédure pénale à l'ère de la vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bien-être animal dans l'Union européenne : le temps d'accélérer la cadence ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Rouy; Barbara Thibault; Laura Walz, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les concepts à l'épreuve des terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Lacour, Jun 2021, Paris (en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398707v1</w:t>
+                <w:t xml:space="preserve">hal-03334764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;vidéojustice&amp;quot; : la procédure pénale à l'ère de la vidéo</w:t>
+                <w:t xml:space="preserve">Le droit pénal du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les concepts à l'épreuve des terrains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Lacour, Jun 2021, Paris (en visioconférence), France</w:t>
+              <w:t xml:space="preserve">Le bien-être animal dans l'Union européenne : le temps d'accélérer la cadence ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Rouy; Barbara Thibault; Laura Walz, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334764v1</w:t>
+                <w:t xml:space="preserve">hal-03398707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice redimensionnée : la vidéojustice</w:t>
               </w:r>
@@ -4587,151 +4587,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification des sévices graves ou actes de cruauté</w:t>
+                <w:t xml:space="preserve">La qualification de l’atteinte volontaire à la vie d’un animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096022v1</w:t>
+                <w:t xml:space="preserve">hal-05391380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification de l’atteinte volontaire à la vie d’un animal</w:t>
+                <w:t xml:space="preserve">La qualification des sévices graves ou actes de cruauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391380v1</w:t>
+                <w:t xml:space="preserve">hal-05096022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flagrance, l'indice et le chien</w:t>
               </w:r>
@@ -4773,151 +4773,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chasse à cheval : une question de moyen</w:t>
+                <w:t xml:space="preserve">Pollution des cours d’eaux : il faut distinguer les dommages causés au poisson et ceux causés au milieu naturel du poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480180v1</w:t>
+                <w:t xml:space="preserve">hal-02480129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des cours d’eaux : il faut distinguer les dommages causés au poisson et ceux causés au milieu naturel du poisson</w:t>
+                <w:t xml:space="preserve">La chasse à cheval : une question de moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480129v1</w:t>
+                <w:t xml:space="preserve">hal-02480180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chien, un nouvel assistant judiciaire…LOL</w:t>
               </w:r>
@@ -5117,51 +5117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D9A8DCE"/>
+    <w:nsid w:val="7A0158ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5265,51 +5265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46985A23"/>
+    <w:nsid w:val="4623A946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5413,51 +5413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9A24A411"/>
+    <w:nsid w:val="8473F47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5561,51 +5561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FE00F883"/>
+    <w:nsid w:val="680268B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5709,51 +5709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8E0F0ACB"/>
+    <w:nsid w:val="FBF7E5BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5952,51 +5952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-leborne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7278-0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270666761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leborne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398707v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923052v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOUL0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-leborne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7278-0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270666761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leborne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923052v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOUL0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>