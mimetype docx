--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -468,555 +468,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline Leaching of Metals from Cathodic Materials of Spent Lithium-Ion Batteries</w:t>
+                <w:t xml:space="preserve">Oxy-PAHs: occurrence in the environment and potential genotoxic/mutagenic risk assessment for human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nango Gaye</w:t>
+                <w:t xml:space="preserve">Adeline Clerge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rokhaya Sylla Gueye</w:t>
+                <w:t xml:space="preserve">Jeremie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matar Seck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Applied Chemistry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/ajacr/2019/v3i230088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408444.2019.1605333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334591v1</w:t>
+                <w:t xml:space="preserve">hal-02296899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Extraction of Polycyclic Aromatic Hydrocarbons in Apple: Ultrasound-Assisted Solvent Extraction Followed by Microextraction by Packed Sorbent</w:t>
+                <w:t xml:space="preserve">Impact of biomass combustion on occurrence and distribution of aromatic hydrocarbons in apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (10), pp.2194-2204. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12161-019-01568-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-07228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306673v1</w:t>
+                <w:t xml:space="preserve">hal-02461780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biomass combustion on occurrence and distribution of aromatic hydrocarbons in apples</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alkaline Leaching of Metals from Cathodic Materials of Spent Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nango Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokhaya Sylla Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matar Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-07228-x⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Applied Chemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajacr/2019/v3i230088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461780v1</w:t>
+                <w:t xml:space="preserve">hal-02334591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxy-PAHs: occurrence in the environment and potential genotoxic/mutagenic risk assessment for human health</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Rapid Extraction of Polycyclic Aromatic Hydrocarbons in Apple: Ultrasound-Assisted Solvent Extraction Followed by Microextraction by Packed Sorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (10), pp.2194-2204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408444.2019.1605333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12161-019-01568-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296899v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace amount determination of monocyclic and polycyclic aromatic hydrocarbons in fruits: Extraction and analytical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1101,51 +1101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in fruits and vegetables: Origin, analysis, and occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (5), pp.1364-1376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (2), pp.83-93. </w:t>
@@ -1775,51 +1775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Mosrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,51 +2317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in the Volatile Compositions of French Labeled Brandies (Armagnac, Calvados, Cognac, and Mirabelle) Using GC-MS and PLS-DA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2685,51 +2685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an accurate and sensitive gas chromatographic method for the determination of acrolein content in Calvados and cider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,273 +2853,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons (PAHs) in the air of two French cities: influence of the climate, season and geographical environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Leaf absorption characteristics of a bioindicator plant Elaeagnus ebbingei towards PAHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Trosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Role and Fate of Forest Ecosystems in a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arches-Conseils; Research Group “Air Pollution and Climate Change” of the International Union of Forest Research Organization, Jan 2024, Bangkok, Thailand, Thailand</w:t>
+              <w:t xml:space="preserve">IABEP2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Biomonitoring of Environmental Pollution, Nov 2024, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435903v1</w:t>
+                <w:t xml:space="preserve">hal-05435892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf absorption characteristics of a bioindicator plant Elaeagnus ebbingei towards PAHs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons (PAHs) in the air of two French cities: influence of the climate, season and geographical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Trosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABEP2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Biomonitoring of Environmental Pollution, Nov 2024, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Role and Fate of Forest Ecosystems in a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arches-Conseils; Research Group “Air Pollution and Climate Change” of the International Union of Forest Research Organization, Jan 2024, Bangkok, Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435892v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolites of phenanthrene as potential markers of Polycyclic Aromatic Hydrocarbons in a bioindicating hedge plant Elaeagnus ebbingei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3170,51 +3170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a bioindicator plant, Eleagnus ebbingei, to predict the concentrations of polycyclic Aromatic Hydrocarbons in the atmosphere of temperate areas in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th FoodMicro congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
@@ -3485,64 +3485,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New analytical method for the determination of the presence of Oxygenated Polycyclic Aromatic Hydrocarbons (OPAHs) in fruit and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaïmaa Nassamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENVIRONMENTAL POLLUTION, RISK ASSESSMENT AND REMEDIATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3580,51 +3580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of trace amount determination of monocyclic and polycyclic aromatic hydrocarbons in several fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying aromatic richness indicators from Tomme de Savoie to facilitate the selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4466,90 +4466,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Approaches for Trace Amount Determination of Aromatic Hydrocarbons (BTEX and PAHs) in Fruits and Vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENVIRONMENTAL POLLUTION, RISK ASSESSMENT AND REMEDIATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4600,51 +4600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Polycylic Aromatic Hydrocarbons (ISPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4946,51 +4946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Dugu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poulidor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nango Gaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sylla Gueye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Balde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Seck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajacr/2019/v3i230088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Paris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-019-01568-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07228-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2019.1605333" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.12.034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10VHBHTJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Haider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Hayat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AY41385C" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delahaie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Saint-Clair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-014-2252-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Qin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Yvon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-584VJ1BV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184832v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Shahid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.02.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53H5GRZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5T2ZD79-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desmarais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.05.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6P9TXH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9045667" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Neffati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Limem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Kilani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouhlel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Skandrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01480540903196790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF08258" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lefrancois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beljean-Leymarie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2006.02.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MBFJBP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trosseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;maa Nassamer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Dugu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poulidor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2019.1605333" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Paris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07228-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nango Gaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sylla Gueye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Balde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Seck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajacr/2019/v3i230088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-019-01568-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.12.034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10VHBHTJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Haider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Hayat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AY41385C" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delahaie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Saint-Clair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-014-2252-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Qin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Yvon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-584VJ1BV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184832v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Shahid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.02.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53H5GRZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5T2ZD79-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desmarais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.05.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6P9TXH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9045667" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Neffati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Limem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Kilani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouhlel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Skandrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01480540903196790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF08258" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lefrancois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beljean-Leymarie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2006.02.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MBFJBP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trosseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;maa Nassamer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>