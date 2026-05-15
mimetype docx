--- v1 (2026-04-10)
+++ v2 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,2638 +204,2784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
+                <w:t xml:space="preserve">Evaluation of Mineral Elements Content of Senegal Fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+                <w:t xml:space="preserve">Rokhaya Sylla Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Sesboüé</w:t>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (02), pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jmmce.2022.102013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896375v1</w:t>
+                <w:t xml:space="preserve">hal-05615768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Mapping of Polycyclic Aromatic Hydrocarbons and Their Uptake by Crops in the Urban Area of Nice, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sauret</w:t>
+                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lolita Dugué</w:t>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poulidor</w:t>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Massi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202200182⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160401v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxy-PAHs: occurrence in the environment and potential genotoxic/mutagenic risk assessment for human health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Clerge</w:t>
+                <w:t xml:space="preserve">Air Mapping of Polycyclic Aromatic Hydrocarbons and Their Uptake by Crops in the Urban Area of Nice, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Le Goff</w:t>
+                <w:t xml:space="preserve">Lolita Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lopez</w:t>
+                <w:t xml:space="preserve">Julien Poulidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+                <w:t xml:space="preserve">Lionel Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408444.2019.1605333⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (9), pp.e202200182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202200182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296899v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biomass combustion on occurrence and distribution of aromatic hydrocarbons in apples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkaline Leaching of Metals from Cathodic Materials of Spent Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nango Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokhaya Sylla Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Paris</w:t>
+                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mamadou Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matar Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-07228-x⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Applied Chemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajacr/2019/v3i230088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461780v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline Leaching of Metals from Cathodic Materials of Spent Lithium-Ion Batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid Extraction of Polycyclic Aromatic Hydrocarbons in Apple: Ultrasound-Assisted Solvent Extraction Followed by Microextraction by Packed Sorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rokhaya Sylla Gueye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Alice Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Applied Chemistry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ajacr/2019/v3i230088⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (10), pp.2194-2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-019-01568-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334591v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Extraction of Polycyclic Aromatic Hydrocarbons in Apple: Ultrasound-Assisted Solvent Extraction Followed by Microextraction by Packed Sorbent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impact of biomass combustion on occurrence and distribution of aromatic hydrocarbons in apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12161-019-01568-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-07228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306673v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace amount determination of monocyclic and polycyclic aromatic hydrocarbons in fruits: Extraction and analytical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxy-PAHs: occurrence in the environment and potential genotoxic/mutagenic risk assessment for human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Clerge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Paris</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2017.12.034⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408444.2019.1605333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02148951v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in fruits and vegetables: Origin, analysis, and occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Paris</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 234, pp.96-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid quantification and comparison of major volatile compounds of ciders from France (Normandy and Brittany) using microextraction by packed sorbent (MEPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waqar Haider</w:t>
+                <w:t xml:space="preserve">Trace amount determination of monocyclic and polycyclic aromatic hydrocarbons in fruits: Extraction and analytical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Barillier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Didier Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2017.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3AY41385C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148956v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterization of Pommeau de Normandie: establishing a relationship between metal contents and turbidity of the Pommeau samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waqar Haider</w:t>
+                <w:t xml:space="preserve">Study of current analytical strategies for the dual investigation of polycyclic aromatic hydrocarbons and benzene, toluene, ethylbenzene and xylene in apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delahaie</w:t>
+                <w:t xml:space="preserve">Fan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Saint-Clair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barillier</w:t>
+                <w:t xml:space="preserve">Melanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-014-2252-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2014.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148955v1</w:t>
+                <w:t xml:space="preserve">hal-01194717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of current analytical strategies for the dual investigation of polycyclic aromatic hydrocarbons and benzene, toluene, ethylbenzene and xylene in apples</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid quantification and comparison of major volatile compounds of ciders from France (Normandy and Brittany) using microextraction by packed sorbent (MEPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Yvon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Waqar Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhtar Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2014.06.003⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (5), pp.1364-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3AY41385C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01194717v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can aroma–related cross–modal interactions be analysed? A review of current methodologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
+                <w:t xml:space="preserve">Physicochemical characterization of Pommeau de Normandie: establishing a relationship between metal contents and turbidity of the Pommeau samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqar Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Prost</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Saint-Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhtar Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 239 (4), pp.567-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-014-2252-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01184832v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbon source and variable nitrogen conditions on bacterial biosynthesis of polyhydroxyalkanoates: Evidence of an atypical metabolism in Bacillus megaterium DSM 509</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Mosrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 116 (3), pp.302-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2013.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of Lactobacillus collinoides and Brettanomyces/Dekkera anomala in phenolic off-flavour defects of ciders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">How can aroma–related cross–modal interactions be analysed? A review of current methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legendre</w:t>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 153 (1-2), pp.159-165. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (1), pp.304-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02148977v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of 4-ethylcatechol as one of the main phenolic off-flavour markers in French ciders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Implications of Lactobacillus collinoides and Brettanomyces/Dekkera anomala in phenolic off-flavour defects of ciders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Guichard</w:t>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+                <w:t xml:space="preserve">Patrick Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.046⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153 (1-2), pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343120v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of representative cider yeasts and bacteria for volatile phenol-production ability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Evidence of 4-ethylcatechol as one of the main phenolic off-flavour markers in French ciders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Desmarais</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.05.001⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (2), pp.542-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343119v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the Volatile Compositions of French Labeled Brandies (Armagnac, Calvados, Cognac, and Mirabelle) Using GC-MS and PLS-DA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Screening of representative cider yeasts and bacteria for volatile phenol-production ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (7), pp.1243-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf9045667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02472060v1</w:t>
+                <w:t xml:space="preserve">hal-02343119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative evaluation of mutagenic, antimutagenic, radical scavenging and antibacterial activities of essential oils of Pituranthos chloranthus (Coss. et Dur.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Kilani</w:t>
+                <w:t xml:space="preserve">Differences in the Volatile Compositions of French Labeled Brandies (Armagnac, Calvados, Cognac, and Mirabelle) Using GC-MS and PLS-DA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Bouhlel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01480540903196790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (13), pp.7782-7793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf9045667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472065v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising extraction of extracellular polymeric substances (EPS) from benthic diatoms: comparison of the efficiency of six EPS extraction methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eri Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eri Takahashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (12), pp.1201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/MF08258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A comparative evaluation of mutagenic, antimutagenic, radical scavenging and antibacterial activities of essential oils of Pituranthos chloranthus (Coss. et Dur.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Neffati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilef Limem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (4), pp.372-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01480540903196790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of an accurate and sensitive gas chromatographic method for the determination of acrolein content in Calvados and cider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beljean-Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (9), pp.1045-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2006.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2845,845 +2991,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf absorption characteristics of a bioindicator plant Elaeagnus ebbingei towards PAHs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons (PAHs) in the air of two French cities: influence of the climate, season and geographical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Trosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABEP2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Biomonitoring of Environmental Pollution, Nov 2024, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Role and Fate of Forest Ecosystems in a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arches-Conseils; Research Group “Air Pollution and Climate Change” of the International Union of Forest Research Organization, Jan 2024, Bangkok, Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435892v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons (PAHs) in the air of two French cities: influence of the climate, season and geographical environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Leaf absorption characteristics of a bioindicator plant Elaeagnus ebbingei towards PAHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Trosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Role and Fate of Forest Ecosystems in a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arches-Conseils; Research Group “Air Pollution and Climate Change” of the International Union of Forest Research Organization, Jan 2024, Bangkok, Thailand, Thailand</w:t>
+              <w:t xml:space="preserve">IABEP2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Biomonitoring of Environmental Pollution, Nov 2024, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435903v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolites of phenanthrene as potential markers of Polycyclic Aromatic Hydrocarbons in a bioindicating hedge plant Elaeagnus ebbingei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABEP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Biomonitoring of Environmental Pollution, Nov 2024, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a bioindicator plant, Eleagnus ebbingei, to predict the concentrations of polycyclic Aromatic Hydrocarbons in the atmosphere of temperate areas in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABEP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Biomonitoring of Environmental Pollution, Oct 2023, Trieste (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phages on the dynamics and metabolism of a model microbial community inspired from a fermented beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th FoodMicro congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and concentrations of Aromatic Hydrocarbons in fruits: impact of the aerial environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENVIRONMENTAL POLLUTION, RISK ASSESSMENT AND REMEDIATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New analytical method for the determination of the presence of Oxygenated Polycyclic Aromatic Hydrocarbons (OPAHs) in fruit and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaïmaa Nassamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENVIRONMENTAL POLLUTION, RISK ASSESSMENT AND REMEDIATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of trace amount determination of monocyclic and polycyclic aromatic hydrocarbons in several fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Paris</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEAC39, International Conferences on Environmental and Food Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3693,1113 +3839,1113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying aromatic richness indicators from Tomme de Savoie to facilitate the selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Colomb-Boeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO’DIFF: Identification of quality markers from Tomme de Savoie to support selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Farmhouse and Artisan Cheese &amp; Dairy Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de marqueurs de qualité de Tommes de Savoie permettant de sélectionner des microorganismes indigènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Fromages au lait cru, du pré à l’assiette, l’indispensable approche globale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of quality markers from Tomme de Savoie to support selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Farmhouse and Artisan Cheese &amp; Dairy Producers European Network (FACE) scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel d’ Aerococcus sp. pour la conservation des aliments : exploration du spectre antimicrobien sur matrices modèles et du mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopreservation potential of Aerococcus sp. strains against common pathogenic and spoilage microorganisms of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Approaches for Trace Amount Determination of Aromatic Hydrocarbons (BTEX and PAHs) in Fruits and Vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENVIRONMENTAL POLLUTION, RISK ASSESSMENT AND REMEDIATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace amounts determination of aromatic hydrocarbons in apples: what methodology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Polycylic Aromatic Hydrocarbons (ISPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of extraction and analytical strategies for investigation of aromatic hydrocarbons in apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Paris</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Annuel de la Société Française de Toxicologie Génétique : exposition, evaluation des risques et effets sur la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4946,51 +5092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Dugu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poulidor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2019.1605333" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Paris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07228-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nango Gaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sylla Gueye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Balde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Seck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajacr/2019/v3i230088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-019-01568-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.12.034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10VHBHTJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Haider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Hayat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AY41385C" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delahaie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Saint-Clair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-014-2252-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Qin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Yvon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-584VJ1BV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184832v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Shahid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.02.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53H5GRZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5T2ZD79-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desmarais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.05.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6P9TXH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9045667" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Neffati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Limem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Kilani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouhlel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Skandrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01480540903196790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF08258" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lefrancois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beljean-Leymarie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2006.02.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MBFJBP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trosseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;maa Nassamer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sylla Gueye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2022.102013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Dugu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poulidor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200182" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nango Gaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Balde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Seck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajacr/2019/v3i230088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-019-01568-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07228-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2019.1605333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.12.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10VHBHTJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Qin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Yvon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-584VJ1BV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Haider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Hayat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AY41385C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delahaie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Saint-Clair" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-014-2252-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Shahid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.02.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG3FGVG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184832v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.10.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53H5GRZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5T2ZD79-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desmarais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.05.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6P9TXH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9045667" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF08258" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Neffati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Limem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Kilani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouhlel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Skandrani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01480540903196790" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lefrancois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beljean-Leymarie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2006.02.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MBFJBP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trosseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05435911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;maa Nassamer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148976v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>