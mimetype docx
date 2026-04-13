--- v0 (2026-03-05)
+++ v1 (2026-04-13)
@@ -4016,221 +4016,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des méso-habitats fluviaux par drone : domaine de recherche et d’application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ièmes Journées Scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée technique Conservation des Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935103v1</w:t>
+                <w:t xml:space="preserve">hal-01935075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des méso-habitats fluviaux par drone : domaine de recherche et d’application.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Conservation des Espaces Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">42ièmes Journées Scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935075v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des méso-habitats fluviaux et technologie drone : domaines de recherche et d’application.</w:t>
               </w:r>
@@ -8275,51 +8275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2398817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sabastia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michalon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toe Aung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3279" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rachex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.027.0050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXJ1PFJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRT9DJD3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Snilder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9933" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PDTKJCLN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Hunter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Tremelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1595" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C678DHK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujjalon S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brekenfeld N." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piolat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barnouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pierrefeu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Valeria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mr&#243;z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Carbonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Tshitoko Katshimu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935415v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04279020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2398817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sabastia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michalon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toe Aung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3279" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rachex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.027.0050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXJ1PFJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRT9DJD3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Snilder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9933" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PDTKJCLN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Hunter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Tremelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1595" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C678DHK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujjalon S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brekenfeld N." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piolat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barnouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pierrefeu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935075v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Valeria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mr&#243;z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Carbonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Tshitoko Katshimu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935415v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04279020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>