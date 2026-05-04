--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -3045,51 +3045,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t>
+                <w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
@@ -3103,118 +3103,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, May 2022, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25171/InstGeoph_PAS_Publs-2022-0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081195v1</w:t>
+                <w:t xml:space="preserve">hal-04081325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t>
+                <w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
@@ -3228,99 +3233,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25171/InstGeoph_PAS_Publs-2022-0016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04081325v1</w:t>
+                <w:t xml:space="preserve">hal-04081195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recharge sédimentaire sur la basse vallée de l'Ain</w:t>
               </w:r>
@@ -3891,221 +3891,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche expérimentale pour le suivi de la remobilisation des sédiments par déverse des matériaux à l’aval d’un barrage de haute-chute : le cas de l’ouvrage de Pont de Verrière sur la Fontaulière (Aménagement hydraulique EDF de Montpezat - bassin de l’Ardèche).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des méso-habitats fluviaux par drone : domaine de recherche et d’application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TSMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée technique Conservation des Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935202v1</w:t>
+                <w:t xml:space="preserve">hal-01935075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des méso-habitats fluviaux par drone : domaine de recherche et d’application.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche expérimentale pour le suivi de la remobilisation des sédiments par déverse des matériaux à l’aval d’un barrage de haute-chute : le cas de l’ouvrage de Pont de Verrière sur la Fontaulière (Aménagement hydraulique EDF de Montpezat - bassin de l’Ardèche).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaertener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Conservation des Espaces Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque TSMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935075v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t>
               </w:r>
@@ -8275,51 +8275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2398817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sabastia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michalon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toe Aung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3279" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rachex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.027.0050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXJ1PFJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRT9DJD3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Snilder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9933" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PDTKJCLN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Hunter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Tremelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1595" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C678DHK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujjalon S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brekenfeld N." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piolat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barnouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pierrefeu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935075v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Valeria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mr&#243;z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Carbonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Tshitoko Katshimu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935415v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04279020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2398817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sabastia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michalon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toe Aung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3279" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rachex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.027.0050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXJ1PFJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRT9DJD3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Snilder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9933" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PDTKJCLN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Hunter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Tremelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1595" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C678DHK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujjalon S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brekenfeld N." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piolat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barnouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pierrefeu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Valeria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mr&#243;z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Carbonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Tshitoko Katshimu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935415v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04279020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>