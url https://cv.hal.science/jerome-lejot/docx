--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -3045,51 +3045,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t>
+                <w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
@@ -3103,123 +3103,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081325v1</w:t>
+                <w:t xml:space="preserve">hal-04081195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t>
+                <w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
@@ -3233,94 +3228,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, May 2022, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25171/InstGeoph_PAS_Publs-2022-0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081195v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recharge sédimentaire sur la basse vallée de l'Ain</w:t>
               </w:r>
@@ -8275,51 +8275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2398817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sabastia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michalon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toe Aung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3279" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rachex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.027.0050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXJ1PFJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRT9DJD3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Snilder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9933" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PDTKJCLN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Hunter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Tremelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1595" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C678DHK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujjalon S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brekenfeld N." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piolat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barnouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pierrefeu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Valeria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mr&#243;z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Carbonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Tshitoko Katshimu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935415v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04279020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2398817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sabastia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michalon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toe Aung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3279" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rachex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.027.0050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXJ1PFJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRT9DJD3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Snilder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9933" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PDTKJCLN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Hunter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Tremelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1595" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C678DHK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujjalon S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brekenfeld N." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piolat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barnouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pierrefeu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Valeria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mr&#243;z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Carbonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Tshitoko Katshimu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935415v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04279020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>