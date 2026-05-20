--- v0 (2026-03-05)
+++ v1 (2026-05-20)
@@ -220,326 +220,326 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive exact controls for semi-linear wave equations</w:t>
+                <w:t xml:space="preserve">Exact controllability of semilinear heat equations through a constructive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bottois</w:t>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Münch</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematical Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/AMSA.2023.v8.n3.a7⟩</w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.567-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2022042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112309v2</w:t>
+                <w:t xml:space="preserve">hal-03350534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive exact control of semilinear 1D heat equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructive exact controls for semi-linear wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bottois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Münch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2022001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Mathematical Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.629-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/AMSA.2023.v8.n3.a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172077v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact controllability of semilinear heat equations through a constructive approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+                <w:t xml:space="preserve">Constructive exact control of semilinear 1D heat equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Munch</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Münch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (2), pp.567-599. </w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.382-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/eect.2022042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350534v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the exact boundary controllability of semilinear wave equations</w:t>
               </w:r>
@@ -551,51 +551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Münch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (4), pp.1953-1976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -655,51 +655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuntal Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Münch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (7), pp.2251-2297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -759,51 +759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuntal Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Münch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (1), pp.77-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -831,209 +831,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FULLY SPACE-TIME LEAST-SQUARES METHOD FOR THE UNSTEADY NAVIER-STOKES SYSTEM</w:t>
+                <w:t xml:space="preserve">Resolution of the implicit Euler scheme for the Navier-Stokes equation through a least-squares method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Münch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (4), pp.102. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (2), pp.349-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00021-021-00627-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-021-01171-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284126v1</w:t>
+                <w:t xml:space="preserve">hal-01996429v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of the implicit Euler scheme for the Navier-Stokes equation through a least-squares method</w:t>
+                <w:t xml:space="preserve">A FULLY SPACE-TIME LEAST-SQUARES METHOD FOR THE UNSTEADY NAVIER-STOKES SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Münch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147 (2), pp.349-391. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-021-01171-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00021-021-00627-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996429v4</w:t>
+                <w:t xml:space="preserve">hal-02284126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of null controls for semilinear heat equations using a least-squares approach</w:t>
               </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Marín-Gayte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Münch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 27, pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,51 +1419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Munch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112309v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bottois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#252;nch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AMSA.2023.v8.n3.a7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172077v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2022001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2022042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Claret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1586598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Bhandari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-022-00331-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-021-00627-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01996429v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-021-01171-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922784v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mar&#237;n-Gayte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Munch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2022042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112309v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bottois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#252;nch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AMSA.2023.v8.n3.a7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172077v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2022001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Claret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1586598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Bhandari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-022-00331-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01996429v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-021-01171-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-021-00627-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922784v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mar&#237;n-Gayte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>